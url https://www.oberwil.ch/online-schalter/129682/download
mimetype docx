--- v0 (2025-11-02)
+++ v1 (2026-10-02)
@@ -3,213 +3,220 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00FC3937">
+    <w:p w14:paraId="2168E503" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="3828"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Kleinbaugesuch für Stützmauern und Einfriedungen entlang von Verkehrsflächen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F77E7" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="009F77E7">
+    <w:p w14:paraId="502666C6" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="009F77E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Einfriedungen zwischen Nachbarparzellen*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="00014B26" w:rsidRDefault="00DB5B5D" w:rsidP="00FC3937">
+    <w:p w14:paraId="6C41AD18" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00014B26" w:rsidRDefault="00C10267" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="3828"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00014B26">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Für Bauten und Anlagen, welche dem kleinen Baubewilligungsverfahren der Gemeinde unterstellt sind (RBV §92)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="00336CA3" w:rsidRDefault="00DB5B5D" w:rsidP="00510BF3">
+    <w:p w14:paraId="2E9A5287" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00336CA3" w:rsidRDefault="00C10267" w:rsidP="00510BF3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00014B26">
+    <w:p w14:paraId="715CD297" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00014B26">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="3828"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Standort des Bauvorhabens</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FC3937" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00014B26">
+        <w:t xml:space="preserve">Standort des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00974E72">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Bauvorhabens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1107EAFC" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00014B26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Strassen- bzw. Flurname / Nr.:</w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="Text12"/>
+      <w:bookmarkStart w:id="0" w:name="Text12"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -251,110 +258,110 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00014B26">
+    <w:p w14:paraId="77CE9066" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00014B26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="right" w:pos="4962"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Parzellen-Nr. </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Text11"/>
+      <w:bookmarkStart w:id="1" w:name="Text11"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -396,51 +403,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Bauzone </w:t>
@@ -547,89 +554,89 @@
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00FC3937">
+    <w:p w14:paraId="4A868480" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00FC3937">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="right" w:pos="4962"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00FC3937">
+    <w:p w14:paraId="25960EA0" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gesuchsteller/in</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00014B26">
+    <w:p w14:paraId="08BBC7BA" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00014B26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Name, Vorname </w:t>
@@ -638,51 +645,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Text1"/>
+      <w:bookmarkStart w:id="2" w:name="Text1"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
@@ -728,98 +735,98 @@
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Telefon </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Text2"/>
+      <w:bookmarkStart w:id="3" w:name="Text2"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
@@ -865,63 +872,63 @@
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00014B26">
+    <w:p w14:paraId="26E9D582" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00014B26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Strasse / Nr. </w:t>
@@ -930,51 +937,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Text4"/>
+      <w:bookmarkStart w:id="4" w:name="Text4"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
@@ -1020,51 +1027,51 @@
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">PLZ / Ort </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1167,90 +1174,90 @@
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00FC3937">
+    <w:p w14:paraId="73B092C6" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00FC3937">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00FC3937">
+    <w:p w14:paraId="57FB98C2" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Eigentümer/in der Parzelle</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00014B26">
+    <w:p w14:paraId="6A203ACB" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00014B26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Name, Vorname </w:t>
       </w:r>
@@ -1258,51 +1265,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Text5"/>
+      <w:bookmarkStart w:id="5" w:name="Text5"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
@@ -1353,98 +1360,98 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Telefon </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Text6"/>
+      <w:bookmarkStart w:id="6" w:name="Text6"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
@@ -1495,63 +1502,63 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00014B26">
+    <w:p w14:paraId="717C624C" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00014B26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Strasse / Nr.  </w:t>
       </w:r>
@@ -1559,51 +1566,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Text7"/>
+      <w:bookmarkStart w:id="7" w:name="Text7"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
@@ -1654,98 +1661,98 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>PLZ / Ort</w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Text8"/>
+      <w:bookmarkStart w:id="8" w:name="Text8"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
@@ -1796,760 +1803,809 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00014B26" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00014B26">
+    <w:p w14:paraId="4BD3F4AC" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00014B26">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B00535" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00BC41CD">
+    <w:p w14:paraId="1D5E3617" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00BC41CD">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Projektbezeichnung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00A35EEC">
+    <w:p w14:paraId="424DCE65" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00A35EEC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Kontrollkästchen3"/>
+      <w:bookmarkStart w:id="9" w:name="Kontrollkästchen3"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00974E72">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Stützmauer Höhe ………………………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Material:……………………………….......</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00EE3856" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00A35EEC">
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00974E72">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Material:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00974E72">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>…………………………….......</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF3E1D1" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00A35EEC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Kontrollkästchen4"/>
+      <w:bookmarkStart w:id="10" w:name="Kontrollkästchen4"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00974E72">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Einfriedung Höhe …………………………………………</w:t>
-[...8 lines deleted...]
-        <w:t>……</w:t>
+        <w:t>Einfriedung Höhe ………………………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Material:……………………………………</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007D65A5" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00014B26">
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00974E72">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Material:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00974E72">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>…………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502AE2B2" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00014B26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00974E72">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>………………………………………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C46E17" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00C46E17">
+    <w:p w14:paraId="1847A35A" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00C46E17">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00925B70" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00925B70">
+    <w:p w14:paraId="0F5281A0" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00925B70">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Das Kleinbaugesuch ist mit den unten aufgeführten Unterlagen</w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> - im Doppel - </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>an: Gemeindeverwaltung Oberwil,</w:t>
+        <w:t xml:space="preserve">an: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00974E72">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Gemeindeverwaltung Oberwil,</w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Abteilung Bauten und Planung,</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00B1412A" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00B1412A">
+        <w:t>Abteilung Bauten und Planung, Hauptstrasse 24, 4104 Oberwil einzureichen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B438700" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00B1412A">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C46E17" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00C46E17">
+    <w:p w14:paraId="189F0DD4" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00C46E17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00974E72">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Situationsplan 1:500 (Google Maps o.ä.) mit rot eingezeichnetem Projekt (z.B. wo steht die Stützmauer)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C46E17" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00C46E17">
+    <w:p w14:paraId="28E23730" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00C46E17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00974E72">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Schnitt/Ansicht mit eingezeichneter Stützmauer/Einfriedung – Vermassung der Höhe</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B00535" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00284995">
+        <w:t xml:space="preserve">Schnitt/Ansicht </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00974E72">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>mit eingezeichneter Stützmauer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00974E72">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>/Einfriedung – Vermassung der Höhe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096BF69F" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00284995">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00974E72">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Bilder (Beispiel der Stützmauer/Einfriedung)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C46E17" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00014B26">
+    <w:p w14:paraId="0DE0DE7F" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00014B26">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00014B26">
+    <w:p w14:paraId="06C4727A" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00014B26">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Unterschriften </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>(auch auf dem Situationsplan und auf den übrigen Beilagen erforderlich)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00014B26">
+    <w:p w14:paraId="3968589C" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00014B26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Gesuchsteller/in</w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
@@ -2781,51 +2837,51 @@
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE3856" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="004578D2">
+    <w:p w14:paraId="731C2B8A" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="004578D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Parzelleneigentümer/in</w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
@@ -3058,393 +3114,403 @@
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00014B26" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00014B26">
+    <w:p w14:paraId="1ABF494B" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00014B26">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="004578D2">
+    <w:p w14:paraId="376B74F9" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="004578D2">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9922"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Bewilligung</w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00083F4E">
+    <w:p w14:paraId="30734D2C" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00083F4E">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Das Kleinbaugesuch wird vorbehältlich privater Rechte</w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="Kontrollkästchen1"/>
+      <w:bookmarkStart w:id="11" w:name="Kontrollkästchen1"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00974E72">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> bewilligt</w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Kontrollkästchen2"/>
+      <w:bookmarkStart w:id="12" w:name="Kontrollkästchen2"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00974E72">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> nicht bewilligt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00FC3937">
+    <w:p w14:paraId="52646D38" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00FC3937">
+    <w:p w14:paraId="71BEEE2F" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Besondere Auflagen oder Begründung der Ablehnung: </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="005062D3" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00FC3937">
+        <w:t>Besondere Auflagen oder Begründung der Ablehnung: …………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00974E72">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00974E72">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C4700B" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F87F1B" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00FC3937">
+    <w:p w14:paraId="3F0B3049" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F87F1B" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00FC3937">
+    <w:p w14:paraId="2B4835A4" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00FC3937">
+    <w:p w14:paraId="0C3E953F" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00510BF3">
+    <w:p w14:paraId="57F03BFF" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00510BF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="right" w:pos="3686"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>4104 Oberwil,</w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
@@ -3452,874 +3518,874 @@
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB7289">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>GEMEINDERAT OBERWIL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00510BF3">
+    <w:p w14:paraId="363A82A0" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00510BF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00391E0A" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00510BF3">
+    <w:p w14:paraId="7DB1F78F" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00510BF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000E48EE" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00510BF3">
+    <w:p w14:paraId="2F731512" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00510BF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00510BF3">
+    <w:p w14:paraId="6CFC3192" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00510BF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>...................................................................</w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>…………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00510BF3">
+    <w:p w14:paraId="2206ACAC" w14:textId="017C3E31" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00510BF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hanspeter Ryser</w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>André Schmassmann</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00510BF3" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00510BF3">
+      </w:r>
+      <w:r w:rsidR="00710ECE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Orlando Bitzer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751AF50F" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00510BF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gemeindepräsident</w:t>
       </w:r>
       <w:r w:rsidRPr="00974E72">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Leiter Gemeindeverwaltung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001710DB" w:rsidRPr="00974E72" w:rsidRDefault="00DB5B5D" w:rsidP="00510BF3">
+    <w:p w14:paraId="26383198" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00974E72" w:rsidRDefault="00C10267" w:rsidP="00510BF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="00F71C3F" w:rsidRDefault="00DB5B5D" w:rsidP="00F71C3F">
+    <w:p w14:paraId="54D3527C" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00F71C3F" w:rsidRDefault="00C10267" w:rsidP="00F71C3F">
       <w:pPr>
         <w:pStyle w:val="Textkrper2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001710DB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">* Einfriedungen (Zaun, Sichtschutzelemente o.ä.) zwischen Nachbarparzellen: </w:t>
       </w:r>
       <w:r w:rsidRPr="001710DB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="FFFFFF"/>
         </w:rPr>
         <w:t>Alle</w:t>
       </w:r>
       <w:r w:rsidRPr="001710DB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ein</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001710DB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">friedung welche die Höhe von </w:t>
+        <w:t>Einfriedung</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001710DB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:color="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> welche die Höhe von </w:t>
       </w:r>
       <w:r w:rsidRPr="001710DB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="FFFFFF"/>
         </w:rPr>
         <w:t>1.20 m</w:t>
       </w:r>
       <w:r w:rsidRPr="001710DB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> übersteigen sind beim Gemeinderat </w:t>
       </w:r>
       <w:r w:rsidRPr="001710DB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="FFFFFF"/>
         </w:rPr>
         <w:t>bewilligungspflichtig</w:t>
       </w:r>
       <w:r w:rsidRPr="001710DB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C15D76" w:rsidRPr="00690BED" w:rsidRDefault="00DB5B5D" w:rsidP="00C15D76">
+    <w:p w14:paraId="4A1036B6" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00690BED" w:rsidRDefault="00C10267" w:rsidP="00C15D76">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690BED">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rechtsmittelbelehrung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="001710DB" w:rsidRDefault="00DB5B5D" w:rsidP="00510BF3">
+    <w:p w14:paraId="6B0FD1E3" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="001710DB" w:rsidRDefault="00C10267" w:rsidP="00510BF3">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gegen diese Baubewilligung</w:t>
       </w:r>
       <w:r w:rsidRPr="00690BED">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> oder gegen eine allfällige Ablehnung des Gesuches kann</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00690BED">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> innert </w:t>
       </w:r>
       <w:r w:rsidRPr="009D002F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>10 Tagen</w:t>
       </w:r>
       <w:r w:rsidRPr="00690BED">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vom Datum der Zustellung an gerechnet, </w:t>
+        <w:t xml:space="preserve"> vom Datum der Zustellung </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00690BED">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>an gerechnet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00690BED">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>bei</w:t>
+        <w:t xml:space="preserve">bei der kantonalen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D002F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Baurekurskommission in Liestal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00690BED">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> der kantonalen </w:t>
-[...7 lines deleted...]
-        <w:t>Baurekurskommission in Liestal</w:t>
+        <w:t xml:space="preserve">(Aktuariat der Baurekurskommission, Rheinstrasse 29, 4410 Liestal) </w:t>
       </w:r>
       <w:r w:rsidRPr="00690BED">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>begründete Beschwerde erhoben werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="00A3560D" w:rsidRDefault="00DB5B5D" w:rsidP="00510BF3">
+    <w:p w14:paraId="58F3CF46" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00A3560D" w:rsidRDefault="00C10267" w:rsidP="00510BF3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E0A3D" w:rsidRPr="00A3560D" w:rsidRDefault="00DB5B5D" w:rsidP="00510BF3">
+    <w:p w14:paraId="1C639A28" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00A3560D" w:rsidRDefault="00C10267" w:rsidP="00510BF3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B230C4" w:rsidRPr="00957EFB" w:rsidRDefault="00DB5B5D" w:rsidP="00B230C4">
+    <w:p w14:paraId="341DAF52" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00957EFB" w:rsidRDefault="00C10267" w:rsidP="00B230C4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Auszug aus der Verordnung zum Rumplanungs- und Baugesetz (RBV) vom 27. Oktober 1998 (Stand 1. Januar </w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00B230C4" w:rsidRPr="00A3560D" w:rsidRDefault="00DB5B5D" w:rsidP="00B230C4">
+        <w:t>Auszug aus der Verordnung zum Rumplanungs- und Baugesetz (RBV) vom 27. Oktober 1998 (Stand 1. Januar 2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DBBEDE" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00A3560D" w:rsidRDefault="00C10267" w:rsidP="00B230C4">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bauten und Anlagen, die dem kleinen Baubewilligungsverfahren der Gemeinden unterstehen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B230C4" w:rsidRPr="00A3560D" w:rsidRDefault="00DB5B5D" w:rsidP="00B230C4">
+    <w:p w14:paraId="163641F0" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00A3560D" w:rsidRDefault="00C10267" w:rsidP="00B230C4">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zuständigkeit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B230C4" w:rsidRPr="00A3560D" w:rsidRDefault="00DB5B5D" w:rsidP="00B230C4">
+    <w:p w14:paraId="3A8C4E42" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00A3560D" w:rsidRDefault="00C10267" w:rsidP="00B230C4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00824E01">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Der Gemeinderat erteilt Baubewilligungen für:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B230C4" w:rsidRPr="00A3560D" w:rsidRDefault="00DB5B5D" w:rsidP="00B230C4">
+        <w:t xml:space="preserve">Der Gemeinderat erteilt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3560D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Baubewilligungen für:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A30B0D" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00A3560D" w:rsidRDefault="00C10267" w:rsidP="00B230C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">freistehende Kleinbauten ohne Feuerungsanlagen innerhalb der ausgeschiedenen Bauzonen, sofern </w:t>
+        <w:t>freistehende Kleinbauten ohne Feuerungsanlagen innerhalb der ausgeschiedenen Bauzonen, sofern die Kleinbaute nicht mehr als 12m</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:t>die Kleinbaute nicht mehr als 12m</w:t>
+          <w:position w:val="4"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
-          <w:position w:val="4"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Grundfläche und eine Höhe von nicht mehr als 2.50 m </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ab bestehendem Terrain aufweist;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B230C4" w:rsidRPr="00A3560D" w:rsidRDefault="00DB5B5D" w:rsidP="00B230C4">
+    <w:p w14:paraId="10EBB9BB" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00A3560D" w:rsidRDefault="00C10267" w:rsidP="00B230C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Fahrnisbauten mit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>vorübergehender Zweckbestimmung;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B230C4" w:rsidRPr="00A3560D" w:rsidRDefault="00DB5B5D" w:rsidP="00B230C4">
+    <w:p w14:paraId="3E4103C4" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00A3560D" w:rsidRDefault="00C10267" w:rsidP="00B230C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Einfriedigungen zwischen Nachbarparzellen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sowie an Verkehrsflächen mit Zustimmung de</w:t>
-[...6 lines deleted...]
-        <w:t>s jeweiligen Strassen</w:t>
+        <w:t xml:space="preserve"> sowie an Verkehrsflächen mit Zustimmung des jeweiligen Strassen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>eigentümers;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B230C4" w:rsidRPr="00A3560D" w:rsidRDefault="00DB5B5D" w:rsidP="00B230C4">
+    <w:p w14:paraId="5F3A3EF5" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00A3560D" w:rsidRDefault="00C10267" w:rsidP="00B230C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antennenanlag</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>en für Funk- und Fernsehempfang;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B230C4" w:rsidRPr="00A3560D" w:rsidRDefault="00DB5B5D" w:rsidP="00B230C4">
+    <w:p w14:paraId="588E2527" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00A3560D" w:rsidRDefault="00C10267" w:rsidP="00B230C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Unterhaltsarbeiten und Renovationen an geschützten Gebäuden </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nach Anhörung der Denkmalpflege;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B230C4" w:rsidRPr="00A3560D" w:rsidRDefault="00DB5B5D" w:rsidP="00B230C4">
+    <w:p w14:paraId="60343570" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00A3560D" w:rsidRDefault="00C10267" w:rsidP="00B230C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Unterhaltsarbeiten und Renovationen an Bauten und Anlagen in der Kernzone, innerha</w:t>
-[...6 lines deleted...]
-        <w:t>lb eines Quartierplanes oder einer Übe</w:t>
+        <w:t>Unterhaltsarbeiten und Renovationen an Bauten und Anlagen in der Kernzone, innerhalb eines Quartierplanes oder einer Übe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>rbauung nach einheitlichem Plan;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B230C4" w:rsidRPr="00A3560D" w:rsidRDefault="00DB5B5D" w:rsidP="00B230C4">
+    <w:p w14:paraId="4DF2F595" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00A3560D" w:rsidRDefault="00C10267" w:rsidP="00B230C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>mfangreiche Bauplatzinstallationen mit Kantinen und Schlafbaracken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B230C4" w:rsidRDefault="00DB5B5D" w:rsidP="00B230C4">
+    <w:p w14:paraId="7CC4448B" w14:textId="77777777" w:rsidR="00C10267" w:rsidRDefault="00C10267" w:rsidP="00B230C4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00824E01">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Für forstliche Waldstrassen un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">d Maschinenwege sowie für nicht </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>forstliche Kleinbauten und Kleinanlagen im Waldareal</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00B7063A" w:rsidRDefault="00DB5B5D" w:rsidP="00B230C4">
+        <w:t>forstliche Kleinbauten und Kleinanlagen im Waldareal gelten die Vorschriften der kantonalen Waldgesetzgebung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10868C86" w14:textId="77777777" w:rsidR="00C10267" w:rsidRDefault="00C10267" w:rsidP="00B230C4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B7063A" w:rsidRPr="00CF760B" w:rsidRDefault="00DB5B5D" w:rsidP="00B7063A">
+    <w:p w14:paraId="14C9A642" w14:textId="34374ED8" w:rsidR="00C10267" w:rsidRPr="00CF760B" w:rsidRDefault="00C10267" w:rsidP="00B7063A">
       <w:pPr>
         <w:pStyle w:val="Textkrper2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF760B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="FFFFFF"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4342,51 +4408,86 @@
           <w:u w:color="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Einfriedungen (Zaun, Sichtschutzelemente o.ä.) zwischen Nachbarparzellen: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF760B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="FFFFFF"/>
         </w:rPr>
         <w:t>Alle</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF760B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Einfriedung welche die Höhe von </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF760B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="FFFFFF"/>
+        </w:rPr>
+        <w:t>Einfriedung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="FFFFFF"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF760B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> welche die Höhe von </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF760B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="FFFFFF"/>
         </w:rPr>
         <w:t>1.20 m</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF760B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> übersteigen</w:t>
       </w:r>
       <w:r>
@@ -4413,234 +4514,233 @@
       </w:r>
       <w:r w:rsidRPr="00CF760B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="FFFFFF"/>
         </w:rPr>
         <w:t>bewilligungspflichtig</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF760B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7063A" w:rsidRPr="00A3560D" w:rsidRDefault="00DB5B5D" w:rsidP="00B230C4">
+    <w:p w14:paraId="16FBE096" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00A3560D" w:rsidRDefault="00C10267" w:rsidP="00B230C4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B235AB" w:rsidRDefault="00DB5B5D">
+    <w:p w14:paraId="57E38D38" w14:textId="77777777" w:rsidR="00C10267" w:rsidRDefault="00C10267">
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B235AB" w:rsidRPr="000D33C8" w:rsidRDefault="00DB5B5D" w:rsidP="00510BF3">
+    <w:p w14:paraId="4FAD760F" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="000D33C8" w:rsidRDefault="00C10267" w:rsidP="00510BF3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B235AB" w:rsidRPr="00B235AB" w:rsidRDefault="00DB5B5D" w:rsidP="00B235AB">
+    <w:p w14:paraId="4C96F9AF" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00B235AB" w:rsidRDefault="00C10267" w:rsidP="00B235AB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Auszug aus der Verordnung zum Rumplanungs- und Baugesetz (RBV) vom 27. Oktober 1998 (Stand 1. Januar 2024)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="007E3781" w:rsidRPr="00B46F4A" w:rsidRDefault="00DB5B5D" w:rsidP="007E3781">
+        <w:t xml:space="preserve">Auszug aus der Verordnung zum Rumplanungs- und </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Baugesetz (RBV) vom 27. Oktober 1998 (Stand 1. Januar 2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F59F6A" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00B46F4A" w:rsidRDefault="00C10267" w:rsidP="007E3781">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46F4A">
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bewilligungsfreie Bauten und Anlagen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E3781" w:rsidRPr="00A3560D" w:rsidRDefault="00DB5B5D" w:rsidP="007E3781">
+    <w:p w14:paraId="27F1947A" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00A3560D" w:rsidRDefault="00C10267" w:rsidP="007E3781">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bauten </w:t>
+        <w:t>Bauten und Anlagen, die keiner Baubewilligung bedürfen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Auszug)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D9E688" w14:textId="77777777" w:rsidR="00C10267" w:rsidRDefault="00C10267" w:rsidP="007E3781">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002601D0">
+        <w:rPr>
+          <w:position w:val="8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002601D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
-          <w:b/>
-[...40 lines deleted...]
-        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Keiner Baubewilligung bedürfen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002601D0" w:rsidRPr="002601D0" w:rsidRDefault="00DB5B5D" w:rsidP="002601D0">
+    <w:p w14:paraId="376DE3EC" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="002601D0" w:rsidRDefault="00C10267" w:rsidP="002601D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002601D0">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002601D0">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E3781" w:rsidRPr="00A3560D" w:rsidRDefault="00DB5B5D" w:rsidP="007E3781">
+    <w:p w14:paraId="0DCD9999" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00A3560D" w:rsidRDefault="00C10267" w:rsidP="007E3781">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>f.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
@@ -4678,386 +4778,392 @@
         </w:rPr>
         <w:t xml:space="preserve"> Strasseneigentümers einzuholen; </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA6872">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA6872">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">gemäss VFR ist eine </w:t>
+        <w:t xml:space="preserve">gemäss VFR ist </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AA6872">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eine </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Stützmauer</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AA6872">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> entlang einer Verkehrsfläche beim Gemeinderat bewilligungspflichtig)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D1D88" w:rsidRPr="00A3560D" w:rsidRDefault="00DB5B5D" w:rsidP="00510BF3">
+    <w:p w14:paraId="238A334A" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00A3560D" w:rsidRDefault="00C10267" w:rsidP="00510BF3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D50F46" w:rsidRPr="002601D0" w:rsidRDefault="00DB5B5D" w:rsidP="00AC42E8">
+    <w:p w14:paraId="07DE53E9" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="002601D0" w:rsidRDefault="00C10267" w:rsidP="00AC42E8">
       <w:pPr>
         <w:pStyle w:val="Textkrper2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002601D0">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Auszug aus dem Verkehrsflächenreglement der Gemeinde Oberwil (VFR) </w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00D50F46" w:rsidRPr="00886056" w:rsidRDefault="00DB5B5D" w:rsidP="00AC42E8">
+        <w:t>Auszug aus dem Verkehrsflächenreglement der Gemeinde Oberwil (VFR) vom 27. März 2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7745C3B2" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00886056" w:rsidRDefault="00C10267" w:rsidP="00AC42E8">
       <w:pPr>
         <w:pStyle w:val="Textkrper2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00886056">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§ 40 Stützmauern und Einfriedungen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00886056" w:rsidRPr="00621E90" w:rsidRDefault="00DB5B5D" w:rsidP="00AC42E8">
+    <w:p w14:paraId="4A716A64" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00621E90" w:rsidRDefault="00C10267" w:rsidP="00AC42E8">
       <w:pPr>
         <w:pStyle w:val="Textkrper2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D50F46" w:rsidRDefault="00DB5B5D" w:rsidP="00886056">
+    <w:p w14:paraId="7C0B595D" w14:textId="77777777" w:rsidR="00C10267" w:rsidRDefault="00C10267" w:rsidP="00886056">
       <w:pPr>
         <w:pStyle w:val="Textkrper2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00886056">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00886056">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Stützmauern und Einfriedungen, die an die Fahrbahn grenzen, sind 0.30 m hinter die Strassenlinie zu stellen. Wenn im Bau- und Strassenlinienplan ein Trottoir vorgesehen ist, dürfen Stützmauern und Ein</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00B46266" w:rsidRDefault="00DB5B5D" w:rsidP="00886056">
+        <w:t>Stützmauern und Einfriedungen, die an die Fahrbahn grenzen, sind 0.30 m hinter die Strassenlinie zu stellen. Wenn im Bau- und Strassenlinienplan ein Trottoir vorgesehen ist, dürfen Stützmauern und Einfriedungen an die Strassenlinie gestellt werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A703939" w14:textId="77777777" w:rsidR="00C10267" w:rsidRDefault="00C10267" w:rsidP="00886056">
       <w:pPr>
         <w:pStyle w:val="Textkrper2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D1D88">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Die Höhe von Stützmauern darf 0.60 m, gemessen ab Oberkannte Fahrbahn bzw. Trottoir, nicht übersteigen. Höhere Stützmauern müssen um das doppelte ihrer Überhöhung zurückgestellt werden.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B46266" w:rsidRDefault="00DB5B5D" w:rsidP="00886056">
+        <w:t xml:space="preserve">Die Höhe von Stützmauern darf 0.60 m, gemessen ab Oberkannte Fahrbahn bzw. Trottoir, nicht übersteigen. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Höhere Stützmauern</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> müssen um das doppelte ihrer Überhöhung zurückgestellt werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E50240A" w14:textId="77777777" w:rsidR="00C10267" w:rsidRDefault="00C10267" w:rsidP="00886056">
       <w:pPr>
         <w:pStyle w:val="Textkrper2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D1D88">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Die Höhe von Einf</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00E8092F" w:rsidRDefault="00DB5B5D" w:rsidP="00E8092F">
+        <w:t>Die Höhe von Einfriedungen darf 1.20 m, gemessen ab Oberkannte Fahrbahn bzw. Trottoir, nicht übersteigen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03834F6E" w14:textId="77777777" w:rsidR="00C10267" w:rsidRDefault="00C10267" w:rsidP="00E8092F">
       <w:pPr>
         <w:pStyle w:val="Textkrper2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E8092F" w:rsidRPr="00E8092F" w:rsidRDefault="00DB5B5D" w:rsidP="00E8092F">
+    <w:p w14:paraId="5F8AE07D" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00E8092F" w:rsidRDefault="00C10267" w:rsidP="00E8092F">
       <w:pPr>
         <w:pStyle w:val="Textkrper2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8092F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>§ 43 Öffentliche Einrichtungen und Ausfahrten</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E8092F" w:rsidRPr="00E8092F" w:rsidRDefault="00DB5B5D" w:rsidP="00E8092F">
+        <w:t xml:space="preserve">§ 43 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8092F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Öffentliche Einrichtungen und Ausfahrten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD2F7B8" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00E8092F" w:rsidRDefault="00C10267" w:rsidP="00E8092F">
       <w:pPr>
         <w:pStyle w:val="Textkrper2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E8092F" w:rsidRPr="00E8092F" w:rsidRDefault="00DB5B5D" w:rsidP="00E8092F">
+    <w:p w14:paraId="517645A7" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00E8092F" w:rsidRDefault="00C10267" w:rsidP="00E8092F">
       <w:pPr>
         <w:pStyle w:val="Textkrper2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8092F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8092F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Bei der Ausfahrt auf Gemeindestrassen ist die freie Sicht nach links und rechts vom Beobachtungspunkt (0.6 m über der</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00CF760B" w:rsidRDefault="00DB5B5D" w:rsidP="00886056">
+        <w:t>Bei der Ausfahrt auf Gemeindestrassen ist die freie Sicht nach links und rechts vom Beobachtungspunkt (0.6 m über der Fahrbahn, Standort mindestens 2.0 m hinter dem Fahrbahnrand) auf eine Länge von mindestens 20 m zu gewährleisten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415B0297" w14:textId="77777777" w:rsidR="00C10267" w:rsidRDefault="00C10267" w:rsidP="00886056">
       <w:pPr>
         <w:pStyle w:val="Textkrper2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF760B" w:rsidRPr="00CF760B" w:rsidRDefault="00DB5B5D" w:rsidP="00CF760B">
+    <w:p w14:paraId="5B7F3C69" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00CF760B" w:rsidRDefault="00C10267" w:rsidP="00CF760B">
       <w:pPr>
         <w:pStyle w:val="Textkrper2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CF760B" w:rsidRPr="00CF760B" w:rsidSect="00E83B63">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2693" w:right="851" w:bottom="1134" w:left="1134" w:header="720" w:footer="283" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00000000" w:rsidRDefault="00DB5B5D">
+    <w:p w14:paraId="33E31D8A" w14:textId="77777777" w:rsidR="00C10267" w:rsidRDefault="00C10267">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00000000" w:rsidRDefault="00DB5B5D">
+    <w:p w14:paraId="7AC38D8B" w14:textId="77777777" w:rsidR="00C10267" w:rsidRDefault="00C10267">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -5069,137 +5175,143 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="000467A8" w:rsidRDefault="00DB5B5D" w:rsidP="000467A8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="62D4893F" w14:textId="7DF804AE" w:rsidR="00C10267" w:rsidRDefault="00C10267" w:rsidP="000467A8">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FB5556">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">Juli </w:t>
+      <w:t>J</w:t>
+    </w:r>
+    <w:r w:rsidR="0004506F">
+      <w:rPr>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>anuar</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00FB5556">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0004506F">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00124C69" w:rsidRPr="00124C69" w:rsidRDefault="00DB5B5D" w:rsidP="00124C69">
+  <w:p w14:paraId="0EA23006" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="00124C69" w:rsidRDefault="00C10267" w:rsidP="00124C69">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00124C69">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Gemeindeverwaltung Oberwil</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="000467A8" w:rsidRPr="0033186A" w:rsidRDefault="00DB5B5D" w:rsidP="00124C69">
+  <w:p w14:paraId="7F190C80" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="0033186A" w:rsidRDefault="00C10267" w:rsidP="00124C69">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00124C69">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Hauptstrasse 24, 4104 </w:t>
-[...7 lines deleted...]
-      <w:t>Oberwil – Tel 061 405 4</w:t>
+      <w:t>Hauptstrasse 24, 4104 Oberwil – Tel 061 405 4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00124C69">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
@@ -5379,95 +5491,95 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00B563CA">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w:rsidR="00510BF3" w:rsidRPr="0033186A" w:rsidRDefault="00DB5B5D" w:rsidP="007C1FE7">
+  <w:p w14:paraId="7F017EC9" w14:textId="77777777" w:rsidR="00C10267" w:rsidRPr="0033186A" w:rsidRDefault="00C10267" w:rsidP="007C1FE7">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00000000" w:rsidRDefault="00DB5B5D">
+    <w:p w14:paraId="3FBEF15F" w14:textId="77777777" w:rsidR="00C10267" w:rsidRDefault="00C10267">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00000000" w:rsidRDefault="00DB5B5D">
+    <w:p w14:paraId="4B589906" w14:textId="77777777" w:rsidR="00C10267" w:rsidRDefault="00C10267">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00510BF3" w:rsidRDefault="00DB5B5D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="702DAD8D" w14:textId="77777777" w:rsidR="00C10267" w:rsidRDefault="00C10267">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B8AA0D2" wp14:editId="50487DBE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1771650" cy="828675"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Grafik 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="ooImg_1394891553"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -5480,382 +5592,387 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1771650" cy="828675"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="389B4B75"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D7788EBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1065"/>
         </w:tabs>
         <w:ind w:left="1065" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4885472A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E10DC42"/>
-    <w:lvl w:ilvl="0" w:tplc="E90E6154">
+    <w:lvl w:ilvl="0" w:tplc="AF54C446">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="535A3D84" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37785A06" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47B8D8E4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34A02DFC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46489DC2" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="6F023ECC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="B464FD1A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="759A180A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7AA44F86" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="AA24AF44" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31ACDC0A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6C86E69E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0288955A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FCDC3BEC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1748858E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50740798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C3569DF"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D7788EBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1065"/>
         </w:tabs>
         <w:ind w:left="1065" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E590913"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98CC2EA0"/>
-    <w:lvl w:ilvl="0" w:tplc="8166A23E">
+    <w:lvl w:ilvl="0" w:tplc="0E24FB0C">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9962CB06" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B4E6845E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3BFCB3CA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="9782BB2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="032CFF8C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="203AC5AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="378419D4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B0344708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1E7E1038" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="672ED84C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90523948" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6716573E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DAFA325A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="627205D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F06849FA" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5B10F24C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1762212452">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="792871037">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="930046163">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="102960587">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DB5B5D"/>
-    <w:rsid w:val="00DB5B5D"/>
+    <w:rsidRoot w:val="00A14CB9"/>
+    <w:rsid w:val="0004506F"/>
+    <w:rsid w:val="00710ECE"/>
+    <w:rsid w:val="00A14CB9"/>
+    <w:rsid w:val="00C10267"/>
+    <w:rsid w:val="00D70A70"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{CFC26C77-C144-45EE-93BB-DA349D7D1EE3}"/>
+  <w14:docId w14:val="6B39A2D6"/>
+  <w15:docId w15:val="{83CD8011-996D-4DDE-B53A-F837C0063EE4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6078,50 +6195,51 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="0094483E"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:lang w:val="de-CH"/>
     </w:rPr>
   </w:style>
@@ -6315,51 +6433,51 @@
     <w:rsid w:val="00B230C4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper2Zchn">
     <w:name w:val="Textkörper 2 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Textkrper2"/>
     <w:rsid w:val="00E8092F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -6619,66 +6737,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>787</Words>
-  <Characters>4963</Characters>
+  <Characters>4962</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Kleinbaugesuch für Stützmauern und Einfriedungen entlang von Verkehrflächen - Juni 2024</vt:lpstr>
+      <vt:lpstr>Kleinbaugesuch für Stützmauern und Einfriedungen entlang von Verkehrflächen</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>4104 Oberwil</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5739</CharactersWithSpaces>
+  <CharactersWithSpaces>5738</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Kleinbaugesuch für Stützmauern und Einfriedungen entlang von Verkehrflächen - Juni 2024</dc:title>
   <dc:creator>Volkswirtschafts- und Sanitäts-Direktion</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>