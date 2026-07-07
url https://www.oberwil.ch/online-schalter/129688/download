--- v0 (2025-12-08)
+++ v1 (2026-07-07)
@@ -1,154 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="670D30C8" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="00FC3937">
+    <w:p w14:paraId="1706FAE0" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="3828"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Kleinbaugesuch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00155229" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00014B26" w:rsidRDefault="00000000" w:rsidP="00FC3937">
+    <w:p w14:paraId="01D31F9F" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00014B26" w:rsidRDefault="0000530E" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="3828"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00014B26">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Für Bauten und Anlagen, welche dem kleinen Baubewilligungsverfahren der Gemeinde unterstellt sind (RBV §92)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CFD98C7" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00F622A8" w:rsidRDefault="00DD47AE" w:rsidP="00510BF3">
+    <w:p w14:paraId="1B70CBBD" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00F622A8" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37DAF8BD" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="00014B26">
+    <w:p w14:paraId="5144D53F" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="00014B26">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="3828"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Standort des Bauvorhabens</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66854818" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="003C52E7">
+    <w:p w14:paraId="58B5BC95" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="003C52E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="8770"/>
           <w:tab w:val="right" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Strassen- bzw. Flurname / Nr.:</w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -257,51 +254,51 @@
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222BADF7" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="003C52E7">
+    <w:p w14:paraId="4F109325" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="003C52E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="right" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="left" w:pos="9480"/>
           <w:tab w:val="right" w:pos="9923"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Parzellen-Nr. </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
@@ -547,89 +544,89 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BDB021" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00DD47AE" w:rsidP="00FC3937">
+    <w:p w14:paraId="49E9C550" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="00FC3937">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="right" w:pos="4962"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="081A9BD6" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="00FC3937">
+    <w:p w14:paraId="284363DB" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gesuchsteller/in</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD91CE8" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="003C52E7">
+    <w:p w14:paraId="3C5AA193" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="003C52E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="right" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="left" w:pos="9340"/>
           <w:tab w:val="right" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -888,51 +885,51 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4736F684" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="003C52E7">
+    <w:p w14:paraId="7BF55625" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="003C52E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="right" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="right" w:pos="9639"/>
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -1189,90 +1186,90 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229BFC59" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00DD47AE" w:rsidP="00FC3937">
+    <w:p w14:paraId="0DF6D02A" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="00FC3937">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="552CA65E" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="00FC3937">
+    <w:p w14:paraId="509CA583" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Eigentümer/in der Parzelle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF73B4B" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="003C52E7">
+    <w:p w14:paraId="24866CA8" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="003C52E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="right" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="right" w:pos="9639"/>
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Name, Vorname </w:t>
@@ -1540,51 +1537,51 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23AA693D" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="003C52E7">
+    <w:p w14:paraId="5403293E" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="003C52E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="right" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="right" w:pos="9638"/>
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Strasse / Nr.  </w:t>
@@ -1852,86 +1849,86 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B941D74" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00BB7F09" w:rsidRDefault="00DD47AE" w:rsidP="00014B26">
+    <w:p w14:paraId="185222EA" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00BB7F09" w:rsidRDefault="0000530E" w:rsidP="00014B26">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C3AD23E" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="00014B26">
+    <w:p w14:paraId="22123A5C" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="00014B26">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Projektbezeichnung und -beschrieb</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A06BF7" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="003C52E7">
+    <w:p w14:paraId="30559C9C" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="003C52E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="right" w:pos="9639"/>
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Zweck</w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
@@ -2048,51 +2045,51 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405ABB99" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="003C52E7">
+    <w:p w14:paraId="5F65E78F" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="003C52E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="right" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Konstruktion / Baumaterial</w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -2202,51 +2199,51 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DBA064" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="003C52E7">
+    <w:p w14:paraId="63713F73" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="003C52E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="right" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Bedachungsmaterial / Farbe</w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -2356,76 +2353,86 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA504ED" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00000000" w:rsidP="00811175">
+    <w:p w14:paraId="0A9C0B34" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E" w:rsidP="00811175">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Abmessungen: Breite x Läng</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Abmessungen: Breite x </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Läng</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -2681,68 +2688,68 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BAE7D2" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00BB7F09" w:rsidRDefault="00DD47AE" w:rsidP="00811175">
+    <w:p w14:paraId="1F667700" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00BB7F09" w:rsidRDefault="0000530E" w:rsidP="00811175">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="615C1018" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00000000" w:rsidP="00014B26">
+    <w:p w14:paraId="38EFFBD0" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E" w:rsidP="00014B26">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075743">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Das Kleinbaugesuch ist mit den unten aufgeführten Unterlagen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -2787,71 +2794,79 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00373097">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Abteilung Bauten und Planung, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hauptstrasse 24</w:t>
       </w:r>
       <w:r w:rsidRPr="00373097">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>, 4104 Oberwil einzureichen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="23E25A63" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00373097" w:rsidRDefault="00DD47AE" w:rsidP="00014B26">
+        <w:t xml:space="preserve">, 4104 Oberwil </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373097">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>einzureichen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699C38F8" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00373097" w:rsidRDefault="0000530E" w:rsidP="00014B26">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DB2507F" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="00014B26">
+    <w:p w14:paraId="29427D34" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="00014B26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen3"/>
             <w:enabled/>
@@ -2889,51 +2904,51 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Situationsplan 1:500 mit eingetragenem und vermasstem Standort</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC6EB61" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="00014B26">
+    <w:p w14:paraId="76C9F813" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="00014B26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen4"/>
             <w:enabled/>
@@ -2981,51 +2996,51 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Grundriss- und Fassadenpläne mit eingetragenen Abmessungen </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>und / oder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7640E0DF" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="00014B26">
+    <w:p w14:paraId="3D3ED5FB" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="00014B26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen5"/>
             <w:enabled/>
@@ -3063,51 +3078,51 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Ausschnitte aus vermassten Prospektunterlagen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FFB5F0" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="007B6E5C">
+    <w:p w14:paraId="2EA3D95F" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="007B6E5C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen5"/>
             <w:enabled/>
@@ -3151,102 +3166,102 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Bei Unterschreitung der minimalen Grenzabstände schriftliche Zustimmung des Nachbaren</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F37375" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00BB7F09" w:rsidRDefault="00DD47AE" w:rsidP="00014B26">
+    <w:p w14:paraId="5ED6ED86" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00BB7F09" w:rsidRDefault="0000530E" w:rsidP="00014B26">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BA11CFB" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="00014B26">
+    <w:p w14:paraId="7663099D" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="00014B26">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Unterschriften </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>(auch auf dem Situationsplan und auf den übrigen Beilagen erforderlich)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE19BFA" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="003C52E7">
+    <w:p w14:paraId="5074C75E" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="003C52E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="right" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Gesuchsteller/in</w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
@@ -3478,51 +3493,51 @@
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3029BB02" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="003C52E7">
+    <w:p w14:paraId="2B113A64" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="003C52E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="right" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Parzelleneigentümer/in</w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
@@ -3755,91 +3770,91 @@
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF818DD" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00BB7F09" w:rsidRDefault="00DD47AE" w:rsidP="00014B26">
+    <w:p w14:paraId="4EF9CE9E" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00BB7F09" w:rsidRDefault="0000530E" w:rsidP="00014B26">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07DEA7A9" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="00014B26">
+    <w:p w14:paraId="60785764" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="00014B26">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Bewilligung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D2BBEA" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="00A36A5A">
+    <w:p w14:paraId="03BD88EC" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="00A36A5A">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Das Kleinbaugesuch wird</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3962,98 +3977,98 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> nicht bewilligt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467FB85B" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00DD47AE" w:rsidP="00FC3937">
+    <w:p w14:paraId="193A874D" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CD04550" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="002361CC" w:rsidRDefault="00000000" w:rsidP="00FC3937">
+    <w:p w14:paraId="756545F9" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="002361CC" w:rsidRDefault="0000530E" w:rsidP="00FC3937">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Besondere</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Auflagen oder Begründung der Ablehnung.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CFFE820" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00000000" w:rsidP="00FC3937">
+    <w:p w14:paraId="493A59B7" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -4089,68 +4104,68 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1078FA34" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00DD47AE" w:rsidP="00FC3937">
+    <w:p w14:paraId="5E90AFD9" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C2369EC" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00000000" w:rsidP="00FC3937">
+    <w:p w14:paraId="6FB70706" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -4186,103 +4201,103 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A32BB8" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00DD47AE" w:rsidP="00FC3937">
+    <w:p w14:paraId="5B95604C" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FD11966" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00000000" w:rsidP="00FC3937">
+    <w:p w14:paraId="0C9C2BD7" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C81295" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00FC3937" w:rsidRDefault="00DD47AE" w:rsidP="00FC3937">
+    <w:p w14:paraId="5E4A7D9E" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00FC3937" w:rsidRDefault="0000530E" w:rsidP="00FC3937">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D7D9E45" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00E400D3" w:rsidRDefault="00000000" w:rsidP="00E966F1">
+    <w:p w14:paraId="6AC1FE2C" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00E400D3" w:rsidRDefault="0000530E" w:rsidP="00E966F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="right" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00565990">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>4104 Oberwil,</w:t>
       </w:r>
       <w:r w:rsidRPr="00565990">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
@@ -4293,416 +4308,445 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B1740B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>GEMEINDE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>RAT</w:t>
       </w:r>
       <w:r w:rsidRPr="00B1740B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> OBERWIL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772D831F" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00DD47AE" w:rsidP="00510BF3">
+    <w:p w14:paraId="2F40CDC7" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="280C3619" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00DD47AE" w:rsidP="002E6490">
+    <w:p w14:paraId="6423256E" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E" w:rsidP="002E6490">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77841E0B" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00E400D3" w:rsidRDefault="00000000" w:rsidP="002E6490">
+    <w:p w14:paraId="335FDA82" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00E400D3" w:rsidRDefault="0000530E" w:rsidP="002E6490">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E400D3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.............................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22817858" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00565990" w:rsidRDefault="00000000" w:rsidP="002E6490">
+    <w:p w14:paraId="7F4E7621" w14:textId="3E3A4A22" w:rsidR="0000530E" w:rsidRPr="00565990" w:rsidRDefault="0000530E" w:rsidP="002E6490">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hanspeter Ryser</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>André Schmassmann</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5BF2949E" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00565990" w:rsidRDefault="00000000" w:rsidP="002E6490">
+      </w:r>
+      <w:r w:rsidR="004F528F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Orlando Bitzer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0016C614" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00565990" w:rsidRDefault="0000530E" w:rsidP="002E6490">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gemeindepräsident</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Leiter Gemeindeverwaltung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043C6AA3" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00690BED" w:rsidRDefault="00000000" w:rsidP="00690BED">
+    <w:p w14:paraId="04B9AAF0" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00690BED" w:rsidRDefault="0000530E" w:rsidP="00690BED">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
       <w:r w:rsidRPr="00690BED">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rechtsmittelbelehrung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD39EA6" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00690BED" w:rsidRDefault="00000000" w:rsidP="00510BF3">
+    <w:p w14:paraId="61DF591B" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00690BED" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gegen diese Baubewilligung</w:t>
       </w:r>
       <w:r w:rsidRPr="00690BED">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> oder gegen eine allfällige Ablehnung des Gesuches kann</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00690BED">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> innert </w:t>
       </w:r>
       <w:r w:rsidRPr="009D002F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>10 Tagen</w:t>
       </w:r>
       <w:r w:rsidRPr="00690BED">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vom Datum der Zustellung an gerechnet, </w:t>
+        <w:t xml:space="preserve"> vom Datum der Zustellung </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00690BED">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>an gerechnet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00690BED">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">bei der kantonalen </w:t>
       </w:r>
       <w:r w:rsidRPr="009D002F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Baurekurskommission in Liestal</w:t>
       </w:r>
       <w:r w:rsidRPr="00690BED">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(Aktuariat der Baurekurskommission, Rheinstrasse 29, 4410 Liestal) </w:t>
       </w:r>
       <w:r w:rsidRPr="00690BED">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>begründete Beschwerde erhoben werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D79F8F4" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00C8330D" w:rsidRDefault="00DD47AE" w:rsidP="00510BF3">
+    <w:p w14:paraId="506A56D7" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00C8330D" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B50A0C0" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00C8330D" w:rsidRDefault="00DD47AE" w:rsidP="00510BF3">
+    <w:p w14:paraId="1A924B4D" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00C8330D" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F33C62E" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00000000" w:rsidP="00510BF3">
+    <w:p w14:paraId="795F909A" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Auszug aus dem</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5235D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Raumplanungs- u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nd Baugesetz (RBG) vom 08. Januar</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5235D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1998</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Stand 1. Januar 2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3046CA26" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00190282" w:rsidRDefault="00DD47AE" w:rsidP="00510BF3">
-[...7 lines deleted...]
-    <w:p w14:paraId="26C5DBF6" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="0006724E" w:rsidRDefault="00000000" w:rsidP="00510BF3">
+    <w:p w14:paraId="623B56A9" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00190282" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19786ED5" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="0006724E" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006724E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§ 90 Grenzabstände</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F944323" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00000000" w:rsidP="00C815AB">
+    <w:p w14:paraId="3C40A843" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E" w:rsidP="00C815AB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471B0B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00471B0B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Der Grenzabstand ist die Entfernung zwischen der projizierten Fassadenlinie und der Parzellengrenze. Fassadenüberragende Gebäudeteile nach § 53 RBV gelten als für die Ermittlung der projizierten Fassadenlinie unbedeutend vorspringende Gebäudeteile. *</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E0563A" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00000000" w:rsidP="00C815AB">
+    <w:p w14:paraId="1783E5BD" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E" w:rsidP="00C815AB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00471B0B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5603">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Fassadenabschnitte mit oder ohne Öffnung müssen entsprechend ihrer Länge (Fassadenlänge FL) und Geschosszahl (GZ) folgende Grenzabstände in Metern gegenüber Nachbargrundstücken einhalten: *</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="4D622A52" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="004079E8" w:rsidRDefault="00000000" w:rsidP="00C815AB">
+        <w:t xml:space="preserve">Fassadenabschnitte mit oder ohne Öffnung müssen entsprechend ihrer Länge (Fassadenlänge FL) und Geschosszahl (GZ) folgende Grenzabstände in Metern </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5603">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>gegenüber Nachbargrundstücken einhalten: *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A113D81" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="004079E8" w:rsidRDefault="0000530E" w:rsidP="00C815AB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42716065" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="004079E8" w:rsidRDefault="0000530E" w:rsidP="00C815AB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004079E8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -4755,51 +4799,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>GZ3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>GZ4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>GZ5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FE74D7" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00000000" w:rsidP="007F28E8">
+    <w:p w14:paraId="128BD710" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E" w:rsidP="007F28E8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>FL bis 6 m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -4860,51 +4904,51 @@
       <w:r w:rsidRPr="004079E8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>3.0</w:t>
       </w:r>
       <w:r w:rsidRPr="004079E8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>3.5</w:t>
       </w:r>
       <w:r w:rsidRPr="004079E8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>4.0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D528E8" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="004079E8" w:rsidRDefault="00000000" w:rsidP="007F28E8">
+    <w:p w14:paraId="19C64886" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="004079E8" w:rsidRDefault="0000530E" w:rsidP="007F28E8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>FL über 6 m bis 12 m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -4958,1322 +5002,1374 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>4.0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>5.0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>6.0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298F2D17" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00C8330D" w:rsidRDefault="00DD47AE" w:rsidP="00957EFB">
+    <w:p w14:paraId="66D8E9A2" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00C8330D" w:rsidRDefault="0000530E" w:rsidP="00957EFB">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74C198E7" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00DD47AE" w:rsidP="00510BF3">
+    <w:p w14:paraId="2A87EB75" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4213D60C" w14:textId="768BEE2E" w:rsidR="00DD47AE" w:rsidRPr="00957EFB" w:rsidRDefault="00000000" w:rsidP="00510BF3">
+    <w:p w14:paraId="3B60A7CB" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00957EFB" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Auszug aus der Verordnung zum R</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="0E075537" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00A3560D" w:rsidRDefault="00000000" w:rsidP="00510BF3">
+        <w:t>Auszug aus der Verordnung zum Rumplanungs- und Baugesetz (RBV) vom 27. Oktober 1998</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Stand 1. Januar 2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0611EABF" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00A3560D" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:pStyle w:val="berschrift3"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bauten und Anlagen, die dem kleinen Baubewilligungsverfahren der Gemeinden unterstehen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5CE410" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00A3560D" w:rsidRDefault="00000000" w:rsidP="006E5835">
+    <w:p w14:paraId="78674640" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00A3560D" w:rsidRDefault="0000530E" w:rsidP="006E5835">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zuständigkeit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A625C8" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00A3560D" w:rsidRDefault="00000000" w:rsidP="00510BF3">
+    <w:p w14:paraId="2CFEED2D" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00A3560D" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00824E01">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Der Gemeinderat erteilt Baubewilligungen für:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4904600B" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00A3560D" w:rsidRDefault="00000000" w:rsidP="00510BF3">
+    <w:p w14:paraId="4ADDAECA" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00A3560D" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>freistehende Kleinbauten ohne Feuerungsanlagen innerhalb der ausgeschiedenen Bauzonen, sofern die Kleinbaute nicht mehr als 12m</w:t>
+        <w:t xml:space="preserve">freistehende Kleinbauten ohne Feuerungsanlagen innerhalb der ausgeschiedenen </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bauzonen, sofern die Kleinbaute nicht mehr als 12m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3560D">
+        <w:rPr>
           <w:position w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Grundfläche und eine Höhe von nicht mehr als 2.50 m </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ab bestehendem Terrain aufweist;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E55F89" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00A3560D" w:rsidRDefault="00000000" w:rsidP="00510BF3">
+    <w:p w14:paraId="35875440" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00A3560D" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Fahrnisbauten mit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>vorübergehender Zweckbestimmung;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458EE6EE" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00A3560D" w:rsidRDefault="00000000" w:rsidP="00510BF3">
+    <w:p w14:paraId="23B7DF10" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00A3560D" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Einfriedigungen zwischen Nachbarparzellen sowie an Verkehrsflächen mit Zustimmung des jeweiligen Strassen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>eigentümers;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163E2256" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00A3560D" w:rsidRDefault="00000000" w:rsidP="00510BF3">
+    <w:p w14:paraId="5FF52B0C" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00A3560D" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antennenanlag</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>en für Funk- und Fernsehempfang;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B809F7" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00A3560D" w:rsidRDefault="00000000" w:rsidP="00510BF3">
+    <w:p w14:paraId="5B815B13" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00A3560D" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Unterhaltsarbeiten und Renovationen an geschützten Gebäuden </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nach Anhörung der Denkmalpflege;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776348EE" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00A3560D" w:rsidRDefault="00000000" w:rsidP="00510BF3">
+    <w:p w14:paraId="0C8FE171" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00A3560D" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Unterhaltsarbeiten und Renovationen an Bauten und Anlagen in der Kernzone, innerhalb eines Quartierplanes oder einer Übe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>rbauung nach einheitlichem Plan;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F1CA7F" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00A3560D" w:rsidRDefault="00000000" w:rsidP="00510BF3">
+    <w:p w14:paraId="06C850FF" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00A3560D" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>mfangreiche Bauplatzinstallationen mit Kantinen und Schlafbaracken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F243AC" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00A3560D" w:rsidRDefault="00000000" w:rsidP="00510BF3">
+    <w:p w14:paraId="4DD7E8CE" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00A3560D" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00824E01">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Für forstliche Waldstrassen un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">d Maschinenwege sowie für nicht </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>forstliche Kleinbauten und Kleinanlagen im Waldareal gelten die Vorschriften der kantonalen Waldgesetzgebung.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1B2003" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00C8330D" w:rsidRDefault="00DD47AE" w:rsidP="00F622A8">
+    <w:p w14:paraId="6F0AFA14" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00C8330D" w:rsidRDefault="0000530E" w:rsidP="00F622A8">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64A7D6C0" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00DD47AE" w:rsidP="00510BF3">
+    <w:p w14:paraId="1328C9E7" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15E65E6B" w14:textId="45DE6A24" w:rsidR="00DD47AE" w:rsidRPr="00C8330D" w:rsidRDefault="00000000" w:rsidP="00DD069E">
+    <w:p w14:paraId="1ED6677B" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00C8330D" w:rsidRDefault="0000530E" w:rsidP="00DD069E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Auszug aus der Verordnung zum R</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="41C0DA1B" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00B46F4A" w:rsidRDefault="00000000" w:rsidP="00510BF3">
+        <w:t>Auszug aus der Verordnung zum Rumplanungs- und Baugesetz (RBV) vom 27. Oktober 1998</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Stand 1. Januar 2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224C94E1" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00B46F4A" w:rsidRDefault="0000530E" w:rsidP="00510BF3">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46F4A">
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bewilligungsfreie Bauten und Anlagen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7C103B" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00A3560D" w:rsidRDefault="00000000" w:rsidP="00BF15B6">
+    <w:p w14:paraId="6EF8423E" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00A3560D" w:rsidRDefault="0000530E" w:rsidP="00BF15B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0074614C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Bauten und Anlagen, die keiner Baubewilligung bedürfen</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="188779C8" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00BF15B6" w:rsidRDefault="00000000" w:rsidP="00BF15B6">
+        <w:t xml:space="preserve">Bauten und Anlagen, die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074614C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>keiner Baubewilligung bedürfen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451241CE" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00BF15B6" w:rsidRDefault="0000530E" w:rsidP="00BF15B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Bauten und Anlagen, die nach der eidgenössischen Gesetzgebung nicht der kantonalen Bauhoheit unterliegen;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2057B909" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00BF15B6" w:rsidRDefault="00000000" w:rsidP="00DD069E">
+    <w:p w14:paraId="68734A49" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00BF15B6" w:rsidRDefault="0000530E" w:rsidP="00DD069E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>b.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Unterhaltsarbeiten an Bauten und Anlagen, sofern diese nicht in der Kernzone, innerhalb eines Quartierplanes oder einer Überbauung nach einheitlichem Plan liegen oder an geschützten Gebäuden vorgenommen werden;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="60625DC4" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00BF15B6" w:rsidRDefault="00000000" w:rsidP="00BF15B6">
+        <w:t xml:space="preserve">Unterhaltsarbeiten an Bauten und Anlagen, sofern diese nicht in der Kernzone, innerhalb eines </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF15B6">
+        <w:rPr>
+          <w:position w:val="8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Quartierplanes oder einer Überbauung nach einheitlichem Plan liegen oder an geschützten Gebäuden vorgenommen werden;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F5B32E" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00BF15B6" w:rsidRDefault="0000530E" w:rsidP="00BF15B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>c.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>geringfügige bauliche Änderungen im Innern von Gebäuden (ohne Aussenwirkung);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B41DB1" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00BF15B6" w:rsidRDefault="00000000" w:rsidP="00BF15B6">
+    <w:p w14:paraId="51E7AB53" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00BF15B6" w:rsidRDefault="0000530E" w:rsidP="00BF15B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>d.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>der Einbau von Haushaltapparaten und von Inneneinrichtungen nicht gewerblicher Art;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E3E1F2" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00BF15B6" w:rsidRDefault="00000000" w:rsidP="00DD069E">
+    <w:p w14:paraId="3FA47129" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00BF15B6" w:rsidRDefault="0000530E" w:rsidP="00DD069E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e. *</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Solaranlagen, sofern diese nicht in einer Kernzone, einer Ortsbildschutzzone, einer Denkmalschutzzone oder auf einem Kultur- oder Naturdenkmal von kantonaler oder nationaler Bedeutung errichtet werden sollen;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715FE82A" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00BF15B6" w:rsidRDefault="00000000" w:rsidP="00DD069E">
+    <w:p w14:paraId="2295FBDA" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00BF15B6" w:rsidRDefault="0000530E" w:rsidP="00DD069E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>f.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Stützmauern bis maximal 1,20 m Höhe generell sowie geringfügige Terrainveränderungen im Rahmen der ortsüblichen Gartengestaltung. Liegen (bewilligungsfreie) Stützmauern an einer Strasse, ist die Zustimmung des Strasseneigentümers einzuholen;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075A78CA" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00BF15B6" w:rsidRDefault="00000000" w:rsidP="00DD069E">
+    <w:p w14:paraId="6EEB9862" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00BF15B6" w:rsidRDefault="0000530E" w:rsidP="00DD069E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>g.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>im ortsüblichen Rahmen Anlagen der Garten- oder Aussenraumgestaltung wie Wege, Treppen, Brunnen, Teiche, offene, ungedeckte Sitzplätze, Gartencheminées, Sandkästen und Planschbecken sowie ungedeckte Autoabstellp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ätze etc.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D895A8" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00BF15B6" w:rsidRDefault="00000000" w:rsidP="00DD069E">
+    <w:p w14:paraId="5F41DEA9" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00BF15B6" w:rsidRDefault="0000530E" w:rsidP="00DD069E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>h. *</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Umnutzungen in Gewerbezonen, falls dies mit geringen Auswirkungen auf Verkehr und Umwelt verbunden ist. Diese sind der Baubewilligungsbehörde anzuzeigen;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F21150" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00BF15B6" w:rsidRDefault="00000000" w:rsidP="00DD069E">
+    <w:p w14:paraId="7D07EB5B" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00BF15B6" w:rsidRDefault="0000530E" w:rsidP="00DD069E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>i. *</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>freistehende Velounterstände in Leichtbauweise ausserhalb von Kernzonen, Ortsbild- und Denkmalschutzzonen sowie Quartierplanperimetern, sofern sie eine Höhe von 1,50 m und eine insgesamte Grundfläche von 6 m² pro Parzelle nicht überschreiten;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288F2E9D" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00BF15B6" w:rsidRDefault="00000000" w:rsidP="00DD069E">
+    <w:p w14:paraId="33DD0CD4" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00BF15B6" w:rsidRDefault="0000530E" w:rsidP="00DD069E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>j. *</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>aussen aufgestellte Luft/Wasser-Wärmepumpen bis zu einem Volumen von 2 m³, sofern sie nicht in einer Kernzone, einer Ortsbildschutzzone, einer Denkmalschutzzone oder in der Umgebung eines geschützten Kulturdenkmals erstellt werden sollen; kommunale Gestaltungsvorschriften sind zu beachten; ohne schriftliche Einwilligung der betroffenen Grundeigentümerin oder des betroffenen Grundeigentümers haben sie, unter Beachtung der Lärmschutzvorschriften, einen Abstand von mindestens 2 m zur Nachbarparzelle einzuhalten; bei einem Standort zwischen Bau- und Strassenlinie ist die schriftliche Zustimmung der Strasseneigentümerin oder des Strasseneigentümers einzuholen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="17FBFCF4" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="0007462B" w:rsidRDefault="00000000" w:rsidP="00BF15B6">
+        <w:t>aussen aufgestellte Luft/Wasser-Wärmepumpen bis zu einem Volumen von 2 m³, sofern sie nicht in einer Kernzone, einer Ortsbildschutzzone, einer Denkmalschutzzone oder in der Umgebung eines geschützten Kulturdenkmals erstellt werden sollen; kommunale Gestaltungsvorschriften sind zu beachten; ohne schriftliche Einwilligung der betroffenen Grundeigentümerin oder des betroffenen Grundeigentümers haben sie, unter Beachtung der Lärmschutzvorschriften, einen Abstand von mindestens 2 m zur Nachbarparzelle einzuhalt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF15B6">
+        <w:rPr>
+          <w:position w:val="8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>en; bei einem Standort zwischen Bau- und Strassenlinie ist die schriftliche Zustimmung der Strasseneigentümerin oder des Strasseneigentümers einzuholen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4241E3C7" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="0007462B" w:rsidRDefault="0000530E" w:rsidP="00BF15B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007462B">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Die Errichtung von baubewilligungsfreien Bauten und Anlagen entbindet nicht von der Einhaltung aller übrigen Bauvorschriften.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3923CDCB" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00DD47AE" w:rsidP="00BF15B6">
+    <w:p w14:paraId="74CC1D0F" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E" w:rsidP="00BF15B6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D9AC495" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="0074614C" w:rsidRDefault="00000000" w:rsidP="00FD760A">
+    <w:p w14:paraId="5583CB7F" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="0074614C" w:rsidRDefault="0000530E" w:rsidP="00FD760A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074614C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>§ 94a * Meldepflicht für Solaranlagen und Wärmepumpen *</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="257447D2" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00FD760A" w:rsidRDefault="00DD47AE" w:rsidP="00FD760A">
+        <w:t>§ 94a *</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074614C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074614C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Meldepflicht für Solaranlagen und Wärmepumpen *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C22BB80" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00FD760A" w:rsidRDefault="0000530E" w:rsidP="00FD760A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78F405E6" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="0007462B" w:rsidRDefault="00000000" w:rsidP="00FD760A">
+    <w:p w14:paraId="1B7FFAB7" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="0007462B" w:rsidRDefault="0000530E" w:rsidP="00FD760A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007462B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD760A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Solaranlagen und Wärmepumpen gemäss § 94 Abs. 1 Bst. e und j unterstehen einer vorgängigen Meldepflicht bei der zuständigen Baubewilligungsbehörde gemäss § 118 Abs. 1 und 3 RBG. Im Rahmen der Meldepflicht ist bei Wärmepumpen zudem ein Lärmschutznachweis zu erbringen. *</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449334C0" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00FD760A" w:rsidRDefault="00DD47AE" w:rsidP="00FD760A">
+    <w:p w14:paraId="17C1F076" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00FD760A" w:rsidRDefault="0000530E" w:rsidP="00FD760A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E5B8EAD" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00723384" w:rsidRDefault="00000000" w:rsidP="00FD760A">
+    <w:p w14:paraId="06329844" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00723384" w:rsidRDefault="0000530E" w:rsidP="00FD760A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00723384">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD760A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Meldung hat mindestens 30 Tage vor Baubeginn mittels Online-Formular im Internet unter </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD760A">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">www.bauinspektorat.bl.ch </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD760A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>an die zuständige Baubewilligungsbehörde zu erfolgen. *</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797D7662" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00FD760A" w:rsidRDefault="00DD47AE" w:rsidP="00FD760A">
+    <w:p w14:paraId="5E08216C" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00FD760A" w:rsidRDefault="0000530E" w:rsidP="00FD760A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D339140" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="0074614C" w:rsidRDefault="00000000" w:rsidP="00FD760A">
+    <w:p w14:paraId="78F71954" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="0074614C" w:rsidRDefault="0000530E" w:rsidP="00FD760A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074614C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>§ 94b * Rückbauten, die keiner Bewilligung bedürfen</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1E5823A3" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00FD760A" w:rsidRDefault="00DD47AE" w:rsidP="00FD760A">
+        <w:t>§ 94b *</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074614C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074614C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Rückbauten, die keiner Bewilligung bedürfen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A939757" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00FD760A" w:rsidRDefault="0000530E" w:rsidP="00FD760A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="365BE075" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00EE1973" w:rsidRDefault="00000000" w:rsidP="00FD760A">
+    <w:p w14:paraId="4B21A6C4" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00EE1973" w:rsidRDefault="0000530E" w:rsidP="00FD760A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00723384">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD760A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Keiner Rückbaubewilligung bedürfen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DBEC3D7" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00FD760A" w:rsidRDefault="00000000" w:rsidP="009E42A0">
+    <w:p w14:paraId="650795F3" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00FD760A" w:rsidRDefault="0000530E" w:rsidP="009E42A0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD760A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD760A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>der Rückbau der in § 92 Abs. 1 und § 94 Abs. 1 aufgeführten Bauten und Anlagen;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6BF90F" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00FD760A" w:rsidRDefault="00000000" w:rsidP="009E42A0">
+    <w:p w14:paraId="6F1088EE" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00FD760A" w:rsidRDefault="0000530E" w:rsidP="009E42A0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD760A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>b.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD760A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Rückbauten, die nicht im Zusammenhang mit einem Neubau erfolgen und bei denen voraussichtlich weniger als 50 m³ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD760A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Abfall anfällt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3E61EE" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00FD760A" w:rsidRDefault="00000000" w:rsidP="009E42A0">
+    <w:p w14:paraId="686203C0" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00FD760A" w:rsidRDefault="0000530E" w:rsidP="009E42A0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD760A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>c.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD760A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Grabungen für Leitungsbauten oder ähnliches, bei denen weniger als 200 m³ Aushubmaterial anfällt.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="633FCB1D" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00EE1973" w:rsidRDefault="00000000" w:rsidP="00FD760A">
+        <w:t xml:space="preserve">Grabungen für </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD760A">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Leitungsbauten oder ähnliches, bei denen weniger als 200 m³ Aushubmaterial anfällt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1336CF2B" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00EE1973" w:rsidRDefault="0000530E" w:rsidP="00FD760A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE1973">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD760A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Der bewilligungsfreie Rückbau von Bauten und Anlagen sowie bauliche Massnahmen, die keiner Rückbaubewilligung bedürfen, entbinden die Bauherrschaft nicht von der Einhaltung der Vorschriften über den Rückbau, über die Trennung, Verwertung und Entsorgung der anfallenden Abfälle sowie über die Schadstoffermittlung und -entfernung.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DD47AE" w:rsidRPr="00EE1973" w:rsidSect="00E83B63">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:sectPr w:rsidR="00FD760A" w:rsidRPr="00EE1973" w:rsidSect="00E83B63">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2693" w:right="851" w:bottom="1134" w:left="1134" w:header="720" w:footer="283" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C00B871" w14:textId="77777777" w:rsidR="00341C85" w:rsidRDefault="00341C85">
+    <w:p w14:paraId="638EBFA7" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C4FE58D" w14:textId="77777777" w:rsidR="00341C85" w:rsidRDefault="00341C85">
+    <w:p w14:paraId="28086F14" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
@@ -6281,111 +6377,123 @@
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="300CAD61" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00DD47AE">
-[...9 lines deleted...]
-  <w:p w14:paraId="2B05F819" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00000000" w:rsidP="00A90E27">
+  <w:p w14:paraId="7B2A805B" w14:textId="6B2FAEDF" w:rsidR="0000530E" w:rsidRDefault="0000530E" w:rsidP="00A90E27">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>Version Juni 2024</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>Januar</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1F0B9F8A" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="00D95728" w:rsidRDefault="00000000" w:rsidP="00D95728">
+  <w:p w14:paraId="288B14BA" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="00D95728" w:rsidRDefault="0000530E" w:rsidP="00D95728">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D95728">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Gemeindeverwaltung Oberwil</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1BF43D6A" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00000000" w:rsidP="00D95728">
+  <w:p w14:paraId="7AA6EC2C" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E" w:rsidP="00D95728">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D95728">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Hauptstrasse 24, 4104 Oberwil – Tel 061 405 4</w:t>
+      <w:t xml:space="preserve">Hauptstrasse 24, 4104 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95728">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Oberwil – Tel 061 405 4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00D95728">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
@@ -6404,50 +6512,51 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>bautenundplanung</w:t>
     </w:r>
     <w:r w:rsidRPr="00D95728">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>@oberwil.ch – www.oberwil.ch</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:id w:val="-1705238520"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -6557,123 +6666,103 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="03E4BB8A" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRPr="0033186A" w:rsidRDefault="00000000" w:rsidP="0033186A">
+  <w:p w14:paraId="70BF548F" w14:textId="77777777" w:rsidR="0000530E" w:rsidRPr="0033186A" w:rsidRDefault="0000530E" w:rsidP="0033186A">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45E91872" w14:textId="77777777" w:rsidR="00341C85" w:rsidRDefault="00341C85">
+    <w:p w14:paraId="48781092" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="476EAE55" w14:textId="77777777" w:rsidR="00341C85" w:rsidRDefault="00341C85">
+    <w:p w14:paraId="17EA1202" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7158F660" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00DD47AE">
-[...9 lines deleted...]
-  <w:p w14:paraId="3934E492" w14:textId="77777777" w:rsidR="00DD47AE" w:rsidRDefault="00000000">
+  <w:p w14:paraId="6565507E" w14:textId="77777777" w:rsidR="0000530E" w:rsidRDefault="0000530E">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="267360FC" wp14:editId="335C791E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32F2603C" wp14:editId="1762B6AA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1771650" cy="828675"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Grafik 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="ooImg_1394891553"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -6685,268 +6774,255 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1771650" cy="828675"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18011A74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E690E226"/>
-    <w:lvl w:ilvl="0" w:tplc="F9F03714">
+    <w:lvl w:ilvl="0" w:tplc="20CA66CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="4EEE5104" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="D2AE0DDC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5D168760" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="F110A95E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="142886C8" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E6806D5C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="149850FE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E2B85664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6F0EF57E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="CF6CEA50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A476DD70" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C6461CA2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A746A4BA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="CC00A3E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0CF0C792" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FE2EC9BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="389B4B75"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D7788EBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1065"/>
         </w:tabs>
         <w:ind w:left="1065" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C3569DF"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D7788EBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1065"/>
         </w:tabs>
         <w:ind w:left="1065" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1620528574">
+  <w:num w:numId="1" w16cid:durableId="113792041">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1830366258">
+  <w:num w:numId="2" w16cid:durableId="14307177">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1989820628">
+  <w:num w:numId="3" w16cid:durableId="1631403388">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00752FA0"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00EE6D46"/>
+    <w:rsidRoot w:val="00E75934"/>
+    <w:rsid w:val="0000530E"/>
+    <w:rsid w:val="001F7EBB"/>
+    <w:rsid w:val="004F528F"/>
+    <w:rsid w:val="00E75934"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="603482D6"/>
-  <w15:docId w15:val="{D3B72533-DAB7-4575-BCD8-5689AB78C9BA}"/>
+  <w14:docId w14:val="2BF3B247"/>
+  <w15:docId w15:val="{A98EBFDF-CD72-4AE4-87DF-231191523B09}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7385,60 +7461,58 @@
     <w:qFormat/>
     <w:rsid w:val="00C815AB"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F34B72"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -7703,68 +7777,72 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2617E6EA-916E-47C2-956A-9922EE76D542}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>6962</Characters>
+  <Pages>3</Pages>
+  <Words>1104</Words>
+  <Characters>6958</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
+  <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Kleinbaugesuch für Kleinbauten</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>4104 Oberwil</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8051</CharactersWithSpaces>
+  <CharactersWithSpaces>8046</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Kleinbaugesuch für Kleinbauten - Juni 2024</dc:title>
   <dc:creator>Volkswirtschafts- und Sanitäts-Direktion</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>