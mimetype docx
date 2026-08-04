--- v0 (2025-12-08)
+++ v1 (2026-08-04)
@@ -1,148 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <!-- Generated by Aspose.Words for .NET 15.6.0.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="002361CC" w:rsidP="00FC3937">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="152E1BB6" w14:textId="1BD9762A" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="00FC3937">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="3828"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Unterhaltsarbeiten und Renovationen an Bauten und Anlagen in der Kernzone, innerhalb eines Quartierplans oder einer Überbauung nach einheitlichem Plan (Ausnahmeüberbauung)</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:t xml:space="preserve">Unterhaltsarbeiten und Renovationen </w:t>
+      </w:r>
+      <w:r w:rsidR="00F255DF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an geschützten Gebäuden </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>an Bauten und Anlagen in der Kernzone, innerhalb eines Quartierplans oder einer Überbauung nach einheitlichem Plan (Ausnahmeüberbauung)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E9D991" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00014B26" w:rsidRDefault="00AC224E" w:rsidP="00BA57A8">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="3828"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00014B26">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Für Bauten und Anlagen, welche dem kleinen Baubewilligungsverfahren der Gemeinde unterstellt sind (RBV §92)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="003C7518" w:rsidP="00510BF3">
+    <w:p w14:paraId="3A4C5399" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="003C7518" w:rsidRDefault="00AC224E" w:rsidP="00510BF3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="002361CC" w:rsidP="00014B26">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="1D2FF475" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="00014B26">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="3828"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Standort der Liegenschaft</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="002361CC" w:rsidP="002F04E6">
+    <w:p w14:paraId="53C1DC75" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="002F04E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="8770"/>
           <w:tab w:val="right" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Strassen- bzw. Flurname / Nr.:</w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -162,50 +181,58 @@
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Text12"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
@@ -243,51 +270,51 @@
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="002361CC" w:rsidP="002F04E6">
+    <w:p w14:paraId="4F3357EF" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="002F04E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="right" w:pos="4962"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="left" w:pos="9480"/>
           <w:tab w:val="right" w:pos="9923"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Parzellen-Nr. </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
@@ -309,50 +336,58 @@
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Text11"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
@@ -429,50 +464,58 @@
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
@@ -509,89 +552,89 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="002361CC" w:rsidP="00FC3937">
+    <w:p w14:paraId="7FC14715" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="00FC3937">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="right" w:pos="4962"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="002361CC" w:rsidP="00FC3937">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="34D0F9F9" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="00FC3937">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gesuchsteller/in</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="002361CC" w:rsidP="002F04E6">
+    <w:p w14:paraId="50129D59" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="002F04E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="right" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="left" w:pos="9340"/>
           <w:tab w:val="right" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -620,50 +663,59 @@
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Text1"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="dotted"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
@@ -748,50 +800,59 @@
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Text2"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="dotted"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
@@ -832,51 +893,51 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="002361CC" w:rsidP="002F04E6">
+    <w:p w14:paraId="752B3BA4" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="002F04E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="right" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="right" w:pos="9639"/>
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -905,50 +966,59 @@
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Text4"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="dotted"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
@@ -1032,50 +1102,59 @@
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="dotted"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
@@ -1115,90 +1194,90 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="002361CC" w:rsidP="00FC3937">
+    <w:p w14:paraId="169BFA64" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="00FC3937">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="7513"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="002361CC" w:rsidP="00FC3937">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="78E192E2" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="00FC3937">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Eigentümer/in der Parzelle</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="002361CC" w:rsidP="002F04E6">
+    <w:p w14:paraId="00CCF007" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="002F04E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="right" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="right" w:pos="9639"/>
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Name, Vorname </w:t>
@@ -1226,50 +1305,59 @@
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Text5"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="dotted"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
@@ -1359,50 +1447,59 @@
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Text6"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="dotted"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
@@ -1448,51 +1545,51 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="002361CC" w:rsidP="002F04E6">
+    <w:p w14:paraId="5120DCD6" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="002F04E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="right" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="7088"/>
           <w:tab w:val="right" w:pos="9638"/>
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Strasse / Nr.  </w:t>
@@ -1520,50 +1617,59 @@
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="Text7"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="dotted"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
@@ -1643,61 +1749,60 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="Text8"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> </w:instrText>
-[...9 lines deleted...]
-        <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="dotted"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -1752,145 +1857,153 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00014B26" w:rsidRPr="002361CC" w:rsidP="00014B26">
+    <w:p w14:paraId="74C4E298" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="00014B26">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidP="00014B26">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="4035D941" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E" w:rsidP="00014B26">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Projektbezeichnung und </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>beschrieb</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D60C9" w:rsidP="002F114A">
+    <w:p w14:paraId="6CDC6C26" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E" w:rsidP="002F114A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
@@ -1919,51 +2032,59 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="002F114A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002F114A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002F114A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002F114A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002F114A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
@@ -1976,94 +2097,102 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Fensterersatz</w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>…………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D60C9" w:rsidRPr="002361CC" w:rsidP="002F114A">
+    <w:p w14:paraId="5F2DF054" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="002F114A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
@@ -2084,51 +2213,59 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
@@ -2146,50 +2283,59 @@
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="dotted"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
@@ -2235,66 +2381,66 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>…………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00014B26" w:rsidRPr="002361CC" w:rsidP="00014B26">
+    <w:p w14:paraId="0069B08B" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="00014B26">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00177583" w:rsidP="00177583">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="71A678CB" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E" w:rsidP="00177583">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Das Kleinbaugesuch ist mit den unten aufgeführten Unterlagen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2305,267 +2451,291 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>an: Gemeindeverwaltung Oberwil,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Abteilung Bauten und Planung, Hauptstrasse 24, 4104 Oberwil einzureichen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00177583" w:rsidP="00177583">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="1A74FBB6" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E" w:rsidP="00177583">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="002361CC" w:rsidP="00014B26">
+    <w:p w14:paraId="14E92FA4" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="00014B26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="Kontrollkästchen3"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Situationsplan 1:500 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>(auch Google Maps o.ä.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="002361CC" w:rsidP="00014B26">
+    <w:p w14:paraId="50D554BC" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="00014B26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="Kontrollkästchen4"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Materialisierung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="002361CC" w:rsidP="00014B26">
+    <w:p w14:paraId="232085F1" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="00014B26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="Kontrollkästchen5"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -2590,92 +2760,92 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>und</w:t>
       </w:r>
       <w:r w:rsidRPr="009A2818">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Termin vor Ort: für </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Bemusterung der Fassadenfarben!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00014B26" w:rsidRPr="002361CC" w:rsidP="00014B26">
+    <w:p w14:paraId="31BF39A1" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="00014B26">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="002361CC" w:rsidP="00014B26">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="1012AF7B" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="00014B26">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Unterschriften</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="002361CC" w:rsidP="00F94521">
+    <w:p w14:paraId="37E2BAEE" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="00F94521">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="right" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Gesuchsteller/in</w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
@@ -2700,50 +2870,59 @@
             <w:name w:val="Text7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="dotted"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
@@ -2816,50 +2995,59 @@
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="dotted"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
@@ -2889,51 +3077,51 @@
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="002361CC" w:rsidP="00F94521">
+    <w:p w14:paraId="102A0D9D" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="00F94521">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="right" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Parzelleneigentümer/in</w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
@@ -2959,50 +3147,59 @@
             <w:name w:val="Text7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="dotted"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
@@ -3075,50 +3272,59 @@
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="dotted"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
@@ -3148,98 +3354,98 @@
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00014B26" w:rsidRPr="002361CC" w:rsidP="00014B26">
+    <w:p w14:paraId="3858E8A6" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="00014B26">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidRPr="002361CC" w:rsidP="00014B26">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="45E1ED04" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="00014B26">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Bewilligung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3937" w:rsidP="00F94521">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="074E7B96" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E" w:rsidP="00F94521">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2835"/>
-          <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="left" w:pos="6521"/>
-          <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Das </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
@@ -3262,51 +3468,58 @@
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="Kontrollkästchen1"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> bewilligt</w:t>
       </w:r>
       <w:r w:rsidRPr="002361CC">
@@ -3322,197 +3535,195 @@
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="Kontrollkästchen2"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002361CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="002361CC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> nicht bewilligt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="002361CC" w:rsidP="00FC3937">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="68E7E7C1" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="002361CC" w:rsidRDefault="00AC224E" w:rsidP="00FC3937">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2977"/>
-[...17 lines deleted...]
-          <w:tab w:val="left" w:pos="1650"/>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2977"/>
+          <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B2D525" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E" w:rsidP="004323D5">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="1650"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Auflagen: ………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidP="00FC3937">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="1EA7B3DA" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E" w:rsidP="00FC3937">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2977"/>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22AB69A5" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E" w:rsidP="00FC3937">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2500A24E" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E" w:rsidP="00FC3937">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
+          <w:tab w:val="left" w:pos="2977"/>
+          <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C7CCD" w:rsidP="00FC3937">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="245F4921" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00FC3937" w:rsidRDefault="00AC224E" w:rsidP="00FC3937">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
           <w:tab w:val="left" w:pos="2977"/>
-          <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="left" w:pos="6521"/>
-          <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>………………………………</w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t>…………………………………………………………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="00E400D3" w:rsidP="00584D41">
+    <w:p w14:paraId="768532B4" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00E400D3" w:rsidRDefault="00AC224E" w:rsidP="00584D41">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="right" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00565990">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>4104 Oberwil,</w:t>
       </w:r>
       <w:r w:rsidRPr="00565990">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
@@ -3523,825 +3734,805 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B1740B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>GEMEINDE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>RAT</w:t>
       </w:r>
       <w:r w:rsidRPr="00B1740B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> OBERWIL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidP="00510BF3">
+    <w:p w14:paraId="6EF71AAD" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E" w:rsidP="00510BF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidP="00510BF3">
+    <w:p w14:paraId="18C73F48" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E" w:rsidP="00510BF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003219CB" w:rsidRPr="00E400D3" w:rsidP="00510BF3">
+    <w:p w14:paraId="2ED37E4E" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00E400D3" w:rsidRDefault="00AC224E" w:rsidP="00510BF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="00E400D3" w:rsidP="00C0209C">
+    <w:p w14:paraId="02A14550" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00E400D3" w:rsidRDefault="00AC224E" w:rsidP="00C0209C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="left" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E400D3">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.............................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>……………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510BF3" w:rsidRPr="00565990" w:rsidP="00F355E6">
+    <w:p w14:paraId="7FECD2C5" w14:textId="389B3091" w:rsidR="00AC224E" w:rsidRPr="00565990" w:rsidRDefault="00AC224E" w:rsidP="00F355E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hanspeter Ryser</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>André Schmassmann</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00510BF3" w:rsidP="00F355E6">
+        <w:t>Orlando Bitzer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5EBF10" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E" w:rsidP="00F355E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gemeindepräsident</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Leiter Gemeindeverwaltung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00177583" w:rsidRPr="00565990" w:rsidP="00F355E6">
+    <w:p w14:paraId="3CD49E28" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00565990" w:rsidRDefault="00AC224E" w:rsidP="00F355E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
           <w:tab w:val="center" w:pos="7088"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00501408" w:rsidP="00501408">
+    <w:p w14:paraId="43C43A19" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E" w:rsidP="00501408">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00177583" w:rsidRPr="00A06FBB" w:rsidP="00501408">
+    <w:p w14:paraId="59F5BB8E" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00A06FBB" w:rsidRDefault="00AC224E" w:rsidP="00501408">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B3485" w:rsidRPr="00690BED" w:rsidP="009B3485">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="432914B2" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00690BED" w:rsidRDefault="00AC224E" w:rsidP="009B3485">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00690BED">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Rechtsmittelbelehrung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B3485" w:rsidRPr="00690BED" w:rsidP="009B3485">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="1A0BCFE7" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00690BED" w:rsidRDefault="00AC224E" w:rsidP="009B3485">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gegen diese Baubewilligung</w:t>
       </w:r>
       <w:r w:rsidRPr="00690BED">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> oder gegen eine allfällige Ablehnung des Gesuches kann</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00690BED">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> innert </w:t>
       </w:r>
       <w:r w:rsidRPr="009D002F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>10 Tagen</w:t>
       </w:r>
       <w:r w:rsidRPr="00690BED">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vom Datum der Zustellung an gerechnet, </w:t>
+        <w:t xml:space="preserve"> vom Datum der Zustellung </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00690BED">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>an gerechnet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00690BED">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">bei der kantonalen </w:t>
       </w:r>
       <w:r w:rsidRPr="009D002F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Baurekurskommission in Liesta</w:t>
-[...7 lines deleted...]
-        <w:t>l</w:t>
+        <w:t>Baurekurskommission in Liestal</w:t>
       </w:r>
       <w:r w:rsidRPr="00690BED">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(Aktuariat der Baurekurskommission, Rheinstrasse 29, 4410 Liestal) </w:t>
       </w:r>
       <w:r w:rsidRPr="00690BED">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>begründete Beschwerde erhoben werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B3485" w:rsidRPr="00C8330D" w:rsidP="009B3485">
+    <w:p w14:paraId="52337F39" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00C8330D" w:rsidRDefault="00AC224E" w:rsidP="009B3485">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B3485" w:rsidRPr="00C8330D" w:rsidP="009B3485">
+    <w:p w14:paraId="1CA4914A" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00C8330D" w:rsidRDefault="00AC224E" w:rsidP="009B3485">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00957EFB" w:rsidP="00D07D20">
+    <w:p w14:paraId="706686B7" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00957EFB" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Auszug aus der Verordnung zum Rumplanungs- und Baugesetz (RBV) vom 27. Oktober 1998 (Stand 1. Januar 2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00A3560D" w:rsidP="00D07D20">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="284B1B95" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00A3560D" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
+      <w:pPr>
+        <w:pStyle w:val="berschrift3"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Bauten und Anlagen, die dem kleinen Baub</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00A3560D" w:rsidP="00D07D20">
+        <w:t>Bauten und Anlagen, die dem kleinen Baubewilligungsverfahren der Gemeinden unterstehen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646DFBC4" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00A3560D" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zuständigkeit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00A3560D" w:rsidP="00D07D20">
+    <w:p w14:paraId="6A6089D5" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00A3560D" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00824E01">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Der Gemeinderat erteilt Baubewilligungen für:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00A3560D" w:rsidP="00D07D20">
+    <w:p w14:paraId="1494A558" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00A3560D" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
-          <w:tab w:val="clear" w:pos="1065"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>freistehende Kleinbauten ohne Feuerungsanlagen innerhalb der ausgeschiedenen Bauzonen, sofern die Kleinbaute nicht mehr als 12m</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:position w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Grundfläche und eine Höhe von nicht mehr als 2.50 m </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ab bestehendem Terrain aufweist;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00A3560D" w:rsidP="00D07D20">
+    <w:p w14:paraId="2597E934" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00A3560D" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
-          <w:tab w:val="clear" w:pos="1065"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Fahrnisbauten mit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>vorübergehender Zweckbestimmung;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00A3560D" w:rsidP="00D07D20">
+    <w:p w14:paraId="4FDA2743" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00A3560D" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
-          <w:tab w:val="clear" w:pos="1065"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Einfriedigungen zwischen Nachbarparzellen sowie an Verkehrsflächen mit Zustimmung des jeweiligen Strassen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>eigentümers;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00A3560D" w:rsidP="00D07D20">
+    <w:p w14:paraId="7F211818" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00A3560D" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
-          <w:tab w:val="clear" w:pos="1065"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...6 lines deleted...]
-        <w:t>ntennenanlag</w:t>
+        <w:t>Antennenanlag</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>en für Funk- und Fernsehempfang;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00A3560D" w:rsidP="00D07D20">
+    <w:p w14:paraId="33A639FE" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00A3560D" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
-          <w:tab w:val="clear" w:pos="1065"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Unterhaltsarbeiten und Renovationen an geschützten Gebäuden </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nach Anhörung der Denkmalpflege;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00A3560D" w:rsidP="00D07D20">
+    <w:p w14:paraId="0B0BA70F" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00A3560D" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
-          <w:tab w:val="clear" w:pos="1065"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Unterhaltsarbeiten und Renovationen an Bauten und Anlagen in der Kernzone, innerhalb eines Quartierplanes oder einer Ü</w:t>
-[...6 lines deleted...]
-        <w:t>be</w:t>
+        <w:t>Unterhaltsarbeiten und Renovationen an Bauten und Anlagen in der Kernzone, innerhalb eines Quartierplanes oder einer Übe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>rbauung nach einheitlichem Plan;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00A3560D" w:rsidP="00D07D20">
+    <w:p w14:paraId="59149F7F" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00A3560D" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="1065"/>
           <w:tab w:val="num" w:pos="426"/>
-          <w:tab w:val="clear" w:pos="1065"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>mfangreiche Bauplatzinstallationen mit Kantinen und Schlafbaracken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00A3560D" w:rsidP="00D07D20">
+    <w:p w14:paraId="0737BC0F" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00A3560D" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00824E01">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Für forstliche Waldstrassen un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">d Maschinenwege sowie für nicht </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>forstliche Kleinbauten und Kleinanlagen im Waldareal gelten die Vorschriften der kantona</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00C8330D" w:rsidP="00D07D20">
+        <w:t>forstliche Kleinbauten und Kleinanlagen im Waldareal gelten die Vorschriften der kantonalen Waldgesetzgebung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003634AA" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00C8330D" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D07D20" w:rsidP="00D07D20">
+    <w:p w14:paraId="3A8F0D7D" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00C8330D" w:rsidP="00D07D20">
+    <w:p w14:paraId="1D0542F0" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00C8330D" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Auszug aus der Verordnung zum Rumplanungs- und Baugesetz (RBV) vom 27. Oktober 1998 (Stand 1. Januar 2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00B46F4A" w:rsidP="00D07D20">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="6DE5C0D5" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00B46F4A" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B46F4A">
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bewilligungsfreie Bauten und Anlagen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00A3560D" w:rsidP="00D07D20">
+    <w:p w14:paraId="2223AECE" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00A3560D" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -4351,695 +4542,622 @@
       <w:r w:rsidRPr="00A3560D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0074614C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bauten und Anlagen, die keiner Baubewilligung bedürfen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00BF15B6" w:rsidP="00D07D20">
+    <w:p w14:paraId="4DF5DF64" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00BF15B6" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Bauten und Anlagen, die </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00BF15B6" w:rsidP="00D07D20">
+        <w:t>Bauten und Anlagen, die nach der eidgenössischen Gesetzgebung nicht der kantonalen Bauhoheit unterliegen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C87CEE6" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00BF15B6" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>b.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Unterhaltsarbeiten an Bauten und Anlagen, sofern diese nicht in der Kernzone, innerhalb eines Quartierplanes oder einer Überbauung nach einheitlichem Plan liegen oder an g</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00BF15B6" w:rsidP="00D07D20">
+        <w:t>Unterhaltsarbeiten an Bauten und Anlagen, sofern diese nicht in der Kernzone, innerhalb eines Quartierplanes oder einer Überbauung nach einheitlichem Plan liegen oder an geschützten Gebäuden vorgenommen werden;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31194A03" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00BF15B6" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>c.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>geringfügige bauliche Änderungen im Innern von Gebäuden (ohne Aussenwirkung);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00BF15B6" w:rsidP="00D07D20">
+    <w:p w14:paraId="323923B1" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00BF15B6" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>d.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>der Einbau von Haushaltapparaten und von Inneneinrichtungen nicht gewerblicher Art;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00BF15B6" w:rsidP="00D07D20">
+    <w:p w14:paraId="551B0588" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00BF15B6" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e. *</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Solaranlagen, sofern diese nicht in einer K</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00BF15B6" w:rsidP="00D07D20">
+        <w:t>Solaranlagen, sofern diese nicht in einer Kernzone, einer Ortsbildschutzzone, einer Denkmalschutzzone oder auf einem Kultur- oder Naturdenkmal von kantonaler oder nationaler Bedeutung errichtet werden sollen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B01025" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00BF15B6" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>f.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Stützmauern bis maximal 1,20 m Höhe generell sowie geringfügige Terrainveränderungen im</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00BF15B6" w:rsidP="00D07D20">
+        <w:t>Stützmauern bis maximal 1,20 m Höhe generell sowie geringfügige Terrainveränderungen im Rahmen der ortsüblichen Gartengestaltung. Liegen (bewilligungsfreie) Stützmauern an einer Strasse, ist die Zustimmung des Strasseneigentümers einzuholen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656817D5" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00BF15B6" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>g.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>im ortsüblichen Rahmen Anlagen der Garten- oder Aussenraumgestaltung wie Wege, Treppen, Brunnen, T</w:t>
+        <w:t>im ortsüblichen Rahmen Anlagen der Garten- oder Aussenraumgestaltung wie Wege, Treppen, Brunnen, Teiche, offene, ungedeckte Sitzplätze, Gartencheminées, Sandkästen und Planschbecken sowie ungedeckte Autoabstellp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>eiche, offene, ungedeckte Sitzplätze, Gartencheminées, Sandkästen und Planschbecken sowie ungedeckte Autoabstellp</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>ätze etc.;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00BF15B6" w:rsidP="00D07D20">
+    <w:p w14:paraId="65672FA7" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00BF15B6" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>h. *</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Umnutzungen in Gewerbezonen, falls dies mit geringen Auswirkungen auf Verkehr und Umwelt verbunden ist. Diese sind der Baubewi</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00BF15B6" w:rsidP="00D07D20">
+        <w:t>Umnutzungen in Gewerbezonen, falls dies mit geringen Auswirkungen auf Verkehr und Umwelt verbunden ist. Diese sind der Baubewilligungsbehörde anzuzeigen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429BFB60" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00BF15B6" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i. *</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>freistehende Velounterstände in Leichtbauweise ausserhalb von Kernzonen, Ortsbild- und Denkmalschutzzonen sowie Quartierplanperimetern, sofern sie eine Höhe von 1,50 m und eine insgesamte Grundfläche von 6 m² pro Parzelle n</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00D07D20" w:rsidRPr="00BF15B6" w:rsidP="00D07D20">
+        <w:t>freistehende Velounterstände in Leichtbauweise ausserhalb von Kernzonen, Ortsbild- und Denkmalschutzzonen sowie Quartierplanperimetern, sofern sie eine Höhe von 1,50 m und eine insgesamte Grundfläche von 6 m² pro Parzelle nicht überschreiten;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75076651" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00BF15B6" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>j. *</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">aussen aufgestellte Luft/Wasser-Wärmepumpen bis zu einem Volumen von 2 m³, sofern sie nicht in einer Kernzone, einer Ortsbildschutzzone, einer Denkmalschutzzone oder in der Umgebung eines geschützten Kulturdenkmals erstellt werden </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00501408" w:rsidRPr="00D07D20" w:rsidP="00D07D20">
+        <w:t>aussen aufgestellte Luft/Wasser-Wärmepumpen bis zu einem Volumen von 2 m³, sofern sie nicht in einer Kernzone, einer Ortsbildschutzzone, einer Denkmalschutzzone oder in der Umgebung eines geschützten Kulturdenkmals erstellt werden sollen; kommunale Gestaltungsvorschriften sind zu beachten; ohne schriftliche Einwilligung der betroffenen Grundeigentümerin oder des betroffenen Grundeigentümers haben sie, unter Beachtung der Lärmschutzvorschriften, einen Abstand von mindestens 2 m zur Nachbarparzelle einzuhalten; bei einem Standort zwischen Bau- und Strassenlinie ist die schriftliche Zustimmung der Strasseneigentümerin oder des Strasseneigentümers einzuholen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37ED2677" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="00D07D20" w:rsidRDefault="00AC224E" w:rsidP="00D07D20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007462B">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF15B6">
         <w:rPr>
           <w:position w:val="8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Die Errichtung von baubewilligungsfreien Bauten und Anlagen entbindet nicht v</w:t>
-[...12 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId6"/>
+        <w:t>Die Errichtung von baubewilligungsfreien Bauten und Anlagen entbindet nicht von der Einhaltung aller übrigen Bauvorschriften.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00AC224E" w:rsidRPr="00D07D20" w:rsidSect="00E83B63">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2693" w:right="851" w:bottom="1134" w:left="1134" w:header="720" w:footer="283" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5CAD5FD7" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5263D68A" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="003219CB" w:rsidP="003219CB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B8F6132" w14:textId="69596AE8" w:rsidR="00AC224E" w:rsidRDefault="00AC224E" w:rsidP="003219CB">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00202091">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>Juni</w:t>
-[...13 lines deleted...]
-      <w:t>4</w:t>
+      <w:t>Mai 2026</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E336B1" w:rsidP="009B0A6B">
+  <w:p w14:paraId="7690ABDA" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E" w:rsidP="009B0A6B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E04E62">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Gemeindeverwaltung Oberwil</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="003219CB" w:rsidP="009B0A6B">
+  <w:p w14:paraId="271DD198" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E" w:rsidP="009B0A6B">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="009B0A6B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Hauptstrasse 24, 4104 Oberwil – Tel 061 405 4</w:t>
+      <w:t>Hauptstrasse</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009B0A6B">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 24, 4104 Oberwil – Tel 061 405 4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="009B0A6B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="009B0A6B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>bautenundplanung</w:t>
     </w:r>
     <w:r w:rsidRPr="009B0A6B">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">@oberwil.ch – </w:t>
-[...7 lines deleted...]
-      <w:t>www.oberwil.ch</w:t>
+      <w:t>@oberwil.ch – www.oberwil.ch</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:id w:val="-1705238520"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -5149,224 +5267,280 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w:rsidR="00510BF3" w:rsidRPr="0033186A" w:rsidP="009B6B0D">
+  <w:p w14:paraId="3DFE7063" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRPr="0033186A" w:rsidRDefault="00AC224E" w:rsidP="009B6B0D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="59DD7F51" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7F8CE090" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00510BF3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F163247" w14:textId="77777777" w:rsidR="00AC224E" w:rsidRDefault="00AC224E">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B72A99A" wp14:editId="18E12BD3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1771650" cy="828675"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Grafik 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="ooImg_1394891553"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1771650" cy="828675"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="389B4B75"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D7788EBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1065"/>
         </w:tabs>
         <w:ind w:left="1065" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C3569DF"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D7788EBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1065"/>
         </w:tabs>
         <w:ind w:left="1065" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1360542905">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="612979541">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="1" w:directFormattingOnParagraphs="1" w:directFormattingOnRuns="1" w:directFormattingOnTables="1" w:headingStyles="0" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="1" w:visibleStyles="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="003763CB"/>
+    <w:rsid w:val="00202091"/>
+    <w:rsid w:val="003763CB"/>
+    <w:rsid w:val="00AC224E"/>
+    <w:rsid w:val="00B26CB5"/>
+    <w:rsid w:val="00C60D48"/>
+    <w:rsid w:val="00F255DF"/>
+  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6ACCDA8B"/>
+  <w15:docId w15:val="{8C7150D6-8749-410F-B874-CE0D9BE9AE20}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5589,352 +5763,355 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:qFormat/>
     <w:rsid w:val="0094483E"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:lang w:val="de-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:link w:val="berschrift2Zchn"/>
     <w:qFormat/>
     <w:rsid w:val="001972B4"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:link w:val="berschrift3Zchn"/>
     <w:qFormat/>
     <w:rsid w:val="00510BF3"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="00FC3937"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="berschrift5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="00FC3937"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:link w:val="KopfzeileZchn"/>
     <w:rsid w:val="009F0030"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:link w:val="FuzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009F0030"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Textkrper">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:link w:val="TextkrperZchn"/>
     <w:rsid w:val="0094483E"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="de-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
+  <w:style w:type="paragraph" w:styleId="Textkrper2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:rsid w:val="00510BF3"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:link w:val="SprechblasentextZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B24621"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B24621"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B24621"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
     <w:name w:val="Überschrift 1 Zchn"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift1"/>
     <w:rsid w:val="005D769C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
     <w:name w:val="Überschrift 2 Zchn"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift2"/>
     <w:rsid w:val="005D769C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
     <w:name w:val="Überschrift 3 Zchn"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift3"/>
     <w:rsid w:val="005D769C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextkrperZchn">
     <w:name w:val="Textkörper Zchn"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyText"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper"/>
     <w:rsid w:val="005D769C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009B6B0D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
     <w:name w:val="Kopfzeile Zchn"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
     <w:rsid w:val="00177583"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6178,91 +6355,92 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC0B9C24-8696-43FD-97EE-D1A443DD658C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>833</Words>
-  <Characters>5253</Characters>
+  <Words>836</Words>
+  <Characters>5271</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Gemeinde Oberwil</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>4104 Oberwil</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6074</CharactersWithSpaces>
+  <CharactersWithSpaces>6095</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Kleinbaugesuch für Unterhaltsarbeiten in der Kernzone, Quartierplan und Ausnahmeüberbauungen - Juni 2024</dc:title>
   <dc:creator>Volkswirtschafts- und Sanitäts-Direktion</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>